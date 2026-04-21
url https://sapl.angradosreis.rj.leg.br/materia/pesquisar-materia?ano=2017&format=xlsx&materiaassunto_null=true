--- v0 (2025-12-10)
+++ v1 (2026-04-21)
@@ -54,12161 +54,12161 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Vereador Sargento Thimoteo</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de um bicicletário com cobertura em frente à Coca-Cola, distribuidora de bebidas,  Avenida São José, bairro Parque Belém.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Leo Marmoraria</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE COLETOR DE LIXO NO FINAL DA RUA B &amp;#8211; MORRO DA GLÓRIA I.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vereador Marquinho Coelho</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM CRAS (CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL) NA RUA GRAVATÁ EM FRENTE AO BAR DO ARRUDA, BAIRRO PROMORAR DO CAMPO BELO.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vereador Flavinho Araujo</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA DO CALÇADÃO DA PRAIA, BAIRRO FRADE.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Vereador Zé Augusto</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL, QUE SEJAM FEITAS MELHORIAS NA SERVIDÃO PÚBLICA DA PRAIA DA RIBEIRA QUE FICA NA ESTRADA DO CONTORNO, BAIRRO RETIRO.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE UM PONTO DE ÔNIBUS E UMA PLACA DE IDENTIFICAÇÃO NA PARADA DE ÔNIBUS NA RUA PROFESSOR JORGE SALOMÃO, BAIRRO BONFIM.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICADO AO PREFEITO MUNICIPAL A AMPLIAÇÃO DA CRECHE &amp;#8211; CEMEI SÉRGIO LOUZADA TAVARES, BAIRRO FRADE.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COBERTURA DA QUADRA, REVITALIZAÇÃO E A PINTURA DO PISO DESTA, LOCALIZADA NA RUA B, BAIRRO MORRO DA GLÓRIA 1.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REPARAÇÃO DA LIXEIRA SITUADA NA ANTIGA JAQUEIRA, RUA LINCOLN CORRÊA DA SILVA &amp;#8211; MORRO DA CARIOCA.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COBERTURA DA QUADRA NA RUA LÍRIO DO VALE, PRÓXIMO À CASA ABRIGO, BAIRRO AREAL.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Vereador Kamu</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REVITALIZAÇÃO DA PRAÇA, EM FRENTE À ESCOLA MUNICIPAL TEREZA PINHEIRO DE ALMEIDA, NO AEROPORTO, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO PREFEITO MUNICIPAL A DUPLICAÇÃO DA PONTE LOCALIZADA NA RUA PREFEITO JOÃO GREGÓRIO GALINDO, PRÓXIMA A CAPELA MORTUÁRIA, NO AEROPORTO, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Vereador Gedai</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA UM REDUTOR DE VELOCIDADE NA RUA DAS GAIVOTAS, CONDOMÍNIO CIDADÃO POUSADA DA GLÓRIA, BAIRRO MORRO DA GLÓRIA.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DA DRENAGEM NA AVENIDA ITAGUAÍ, BAIRRO NOVA ANGRA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE UMA COBERTURA NA QUADRA POLIESPORTIVA DA PRAÇA JOSÉ PIMENTA, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE PARA A TERCEIRA IDADE, NA PRAIA DA ENSEADA, NO BAIRRO ENCRUZO DA ENSEADA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Vereador Jean</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DE TODA A PRAÇA LOCALIZADA NA RUA GRAVATÁ, BAIRRO CAMPO BELO. </t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DA COBERTURA DA QUADRA DA ENSEADA, EM FRENTE À PRAIA, BAIRRO ENCRUZO DA ENSEADA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA RUA BENEDITO SOARES, POR TODA A SUA EXTENSÃO, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ÁREA DE LAZER (PARQUINHOS, MESAS E BANCOS), NA RUA VINÍCIUS DE MORAES, BAIRRO NOVA ANGRA.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DA CAIXA D&amp;#8217;ÁGUA NA RUA DAS GAIVOTAS, CONDOMÍNIO CIDADÃO, BAIRRO MORRO DA GLÓRIA.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA CRECHE MUNICIPAL NA ESTRADA VEREADOR BENEDITO ADELINO, BAIRRO ENCRUZO DA ENSEADA.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DO TERRENO NA RUA LINCOLN CORRÊA DA SILVA, AO LADO DA CASA N° 931, BAIRRO MORRO DA CARIOCA._x000D_
 </t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA CRECHE MUNICIPAL NO MORRO DA LAMBICADA, BAIRRO JACUACANGA.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL, A CAPINA E LIMPEZA DO TERRENO AO LADO DO PEDRÃO NA RUA LINCOLN CORRÊA DA SILVA, BAIRRO MORRO DA CARIOCA, CENTRO.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA CRECHE MUNICIPAL, NA COMUNIDADE DA ÁGUA SANTA.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE CORRIMÃO NA ESCADARIA DO CAJÁ, RUA SARGENTO AYRES DA SILVA, BAIRRO MORRO DO CARMO.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Vereador Marco Santo Antônio</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DE CANALETA DE REDE DE ESGOTO E LINHA FÉRREA NA RUA OTÁVIO BRASIL, BAIRRO BALNEÁRIO.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PINTURA DA FAIXA DE PEDESTRE NA RUA DA FORTALEZA, PRÓXIMO À ESCADA DA QUADRA, BAIRRO MORRO DA FORTALEZA. </t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICANDO AO PREFEITO MUNICIPAL, A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA AVENIDA ANTÔNIO BERTHOLDO DA SILVA JORDÃO, AO LADO DO PONTO DE ÔNIBUS, PRÓXIMO A ESTRADA DO MONUMENTO, BAIRRO PONTA LESTE.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Vereador Canindé do Social</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3228/3228_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3228/3228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A INSTALAÇÃO DE REDE DE ESGOTO NA TRAVESSA DO SOSSEGO, BAIRRO PARQUE MAMBUCABA. _x000D_
 </t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t xml:space="preserve">Vereador Luciana Valverde </t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O REBAIXAMENTO DA CALÇADA NO LADO DIREITO DO ABRIGO DE PASSAGEIROS NA RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BR 101, SENTIDO CENTRO, BAIRRO CAMORIM.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A OPERAÇÃO TAPA BURACO NO ASFALTO DA RUA DO AREAL, EM TODA A SUA EXTENSÃO, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA CALÇADA DA RUA ALMIRANTE MACHADO PORTELA, BAIRRO BALNEÁRIO. </t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A RETIRADA DE ENTULHOS DA RUA JOÃO BRUNO, BAIRRO FRADE. </t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Vereador Helinho do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA AVENIDA CAETÉS (NA ENTRADA SOROROCA), BAIRRO GARATUCAIA.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4756/202-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4756/202-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma e colocação de alambrado do campo de futebol na Rua Maria Leonora, bairro Água Santa.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5198/205-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5198/205-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a implementação de academia ao ar livre na Rua Projetada, bairro água Santa .</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4356/208-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4356/208-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a drenagem e pavimentação na Rua Sítio das Pedras, bairro Cantagalo.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A INCLUSÃO DO SEXTO ANO NA ESCOLA MUNICIPAL ADELAIDE FIGUEIRA, RUA 17 (DEZESSETE), BAIRRO MONTE CASTELO. </t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NA RUA LEONTINO ANTÔNIO DE SOUZA, PRÓXIMO À PORTARIA DA PETROBRAS, ENTRADA DO BAIRRO ÁGUA SANTA.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O REPARO DO PORTÃO DA REDE DE ESGOTO NA RUA AZEVEDO DE SOUZA, BAIRRO BALNEÁRIO. </t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO DA RUA DOCE ANGRA, BAIRRO VILLAGE JACUACANGA.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3541/3541_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3541/3541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O ASFALTAMENTO NA RUA JOÃO GOMES, CURVA DO COTÓ, BAIRRO CANTAGALO.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE PLACAS DE SINALIZAÇÕES DE PONTOS DE ÔNIBUS NA RUA NATIVIDADE, CAMORIM GRANDE. </t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DA MARGEM DO CÓRREGO NA RUA 8, CAMORIM GRANDE.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1839/1839_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1839/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE CORRIMÃO NO PRIMEIRO ESCADÃO DA RUA LEONTINO DE SOUZA, BAIRRO ÁGUA SANTA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE CORRIMÃO NO PRIMEIRO ESCADÃO NA RUA LEONTINO DE SOUZA, BAIRRO ÁGUA SANTA. </t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PODA DAS ÁRVORES DA PRAÇA DO BAIRRO CAMORIM GRANDE. </t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA RUA GÁLATAS, NO BAIRRO GAMBOA DO BELÉM. </t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O TÉRMINO DA OBRA DE PAVIMENTAÇÃO NO FINAL DA RUA BERNADINA, BAIRRO GARATUCAIA. </t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REVITALIZAÇÃO DA CICLOVIA EXISTENTE AO LONGO DA RUA MACAÉ, BEIRANDO O RIO JAPUÍBA, COM COLOCAÇÃO DE GUARDA-CORPO E SINALIZAÇÃO, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3769/3769_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3769/3769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE GRADE DE FERRO PARA TAMPAR A CANALETA LOCALIZADA NA RUA ZECA AMÉRICO, BAIRRO CANTAGALO.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1550/1550_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1550/1550_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA RUA RIO JORDÃO, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3028/3028_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3028/3028_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DA QUADRA NO CONDOMÍNIO CIDADÃO PRÓXIMO AO UPA, RUA FRANCELINO ALVES DE LIMA, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3229/3229_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3229/3229_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O ASFALTAMENTO DA TRAVESSA VENDA NOVA, NA RUA DA LIMEIRA, BAIRRO PARQUE MAMBUCABA. _x000D_
 </t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3418/3418_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3418/3418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DOS TELHADOS DOS PRÉDIOS DO CONDOMÍNIO CIDADÃO DO AREAL, NA RUA FRANCELINO ALVES DE LIMA, BAIRRO AREAL. </t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA DO LUIS NEGÃO (SUBIDA DA IGREJA) &amp;#8211; CANTAGALO.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O REPARO DOS REFLETORES NO CAMPO DE FUTEBOL CONHECIDO COMO CAMPO INTERNACIONAL, AVENIDA ANTÔNIO BERTHOLDO DA SILVA JORDÃO, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL, A ATIVAÇÃO DO CHAFARIZ DA PRAÇA SEBASTIÃO MARTINS PIMENTA, RUA ESPÍRITO SANTO, BAIRRO AREAL. </t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A RECONSTRUÇÃO DO CORRIMÃO DA PONTE NA RUA ALEGRIA, BAIRRO CANTAGALO. </t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3785/3785_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3785/3785_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A RETIRADA DE ENTULHO DA RUA BEIRA RIO, PRÓXIMO À RUA MAGALHÃES DE CASTRO, BAIRRO PARQUE MAMBUCABA. _x000D_
 </t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3410/3410_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3410/3410_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA RUA VALENÇA, BAIRRO JAPUIBA. </t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DA VALA LOCALIZADA NA RUA 13 (TREZE), BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3412/3412_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3412/3412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE UM CORRIMÃO NA RUA LINCOLN CORRÊA DA SILVA, PRÓXIMO AO N.º 442, BAIRRO MORRO DA CARIOCA. </t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3414/3414_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3414/3414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS LÂMPADAS DOS POSTES NA RUA DOS BANDEIRANTES (ANTIGA RUA 34), NO PONTO FINAL DO ÔNIBUS, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3417/3417_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3417/3417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A TROCA DE LÂMPADAS DA RUA SÃO JOSÉ, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1690/1690_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS LÂMPADAS NO POSTE Nº 05/SP, NA RUA SANTIAGO, BAIRRO DA NOVA ANGRA</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL, A RETIRADA DE VEÍCULOS ABANDONADOS NAS IMEDIAÇÕES DO TERMINAL DE ANGRA DOS REIS, TRANSPETRO, NA RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BR 101/RJ, KM 467, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1691/1691_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1691/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS LÂMPADAS NO POSTE Nº 76213, NA AVENIDA ITAGUAÍ, BAIRRO DA NOVA ANGRA.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1692/1692_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1692/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS LÂMPADAS NO POSTE Nº 1/S70, NA RUA DIONÍSIO DE CASTRO, BAIRRO DA NOVA ANGRA. </t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL QUE COLOQUE A GRADE DE PROTEÇÃO NO MERCADO REDONDO, MERCADO DO PEIXE, BAIRRO CENTRO. _x000D_
 </t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3457/3457_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3457/3457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REDUÇÃO DA ALTURA DO REDUTOR DE VELOCIDADE PRÓXIMO AO POSTO DE SAÚDE, ESTRADA CLÉRIO JOÃO DA PENHA FILHO (ANTIGA ESTRADA DA BANQUETA), BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4474/473-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4474/473-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a troca das telas de limites territoriais do Condomínio Cidadão da Glória, Rua das Gaivotas (em frente a quadra esportiva).</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE GALERIA DE ÁGUA PLUVIAIS, NA RUA GIRASSOL, BAIRRO GAMBOA DO BELÉM. </t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA RUA DA MANGUEIRA, BAIRRO GAMBOA DO BELÉM. </t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3348/3348_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3348/3348_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE LIXEIRAS PAPELEIRAS NOS POSTES EM TODA EXTENSÃO DA ALAMEDA CORONEL OTÁVIO BRASIL, BAIRRO BALNEÁRIO. _x000D_
 </t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DA REDE DE SANEAMENTO E TRATAMENTO DE ESGOTO NA RUA DA MANGUEIRA, BAIRRO GAMBOA DO BELÉM. </t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL REFORÇAR A PINTURA DE DEMARCAÇÕES DAS VAGAS DE ESTACIONAMENTO PARA VEÍCULOS NO CONDOMÍNIO CIDADÃO DA GLÓRIA, RUA DAS GAIVOTAS, BAIRRO BALNEÁRIO.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE GALERIA DE ÁGUAS PLUVIAIS NA RUA DA MANGUEIRA, BAIRRO GAMBOA DO BELÉM. </t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE GALERIA DE ÁGUAS PLUVIAIS NA RUA DAS ROSAS, BAIRRO GAMBOA DO BELÉM. </t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3347/3347_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3347/3347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NA AVENIDA ANTÔNIO BERTHOLDO DA SILVA JORDÃO, NA ENTRADA DO CAIS, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3345/3345_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3345/3345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL, A LIMPEZA DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA LAVRADOR JOÃO ALVES FILHO, BAIRRO AREAL.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3346/3346_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3346/3346_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL SOLICITANDO A TROCA DAS LÂMPADAS DOS POSTES NA RUA GETÚLIO VARGAS, EM TODA EXTENSÃO, BAIRRO PARQUE MAMBUCABA. _x000D_
 </t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3344/3344_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3344/3344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O ESTUDO DE VIABILIDADE DE FECHAMENTO DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA LAVRADOR JOÃO ALVES FILHO, BAIRRO AREAL.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE LIXEIRA NA RUA JOÃO GOMES, NO TREVO DO CANTAGALO, BAIRRO CANTAGALO. </t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO E PINTURA DA QUADRA POLIESPORTIVA DO BAIRRO CAMORIM GRANDE. </t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1854/1854_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1854/1854_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA RUA ORQUÍDEA, NO BAIRRO GAMBOA DO BELÉM. </t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1683/1683_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1683/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE LIXEIRA NA RUA JÚLIO LOPES S/N , NO BAIRRO GARATUCAIA. </t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3696/3696_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3696/3696_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICANDO AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À SECRETARIA DE SAÚDE PELA REABERTURA DA FARMÁCIA DO POSTO DE SAÚDE LOCALIZADO NO BAIRRO MORRO DA GLÓRIA I, RUA A, QUE ATENDE OS BAIRROS MORRO DA GLÓRIA I E MORRO DO PERES.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A DESOBSTRUÇÃO DOS BUEIROS DA RUA 1º (PRIMEIRO) DE MAIO, BAIRRO CAMPO BELO. </t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>Vereador Jane Veiga</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE UMA CLÍNICA-ESCOLA PARA OS AUTISTAS, EM ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM NA RUA FRANCISCO GUEDES DA SILVA, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>Solicitando à Mesa Diretora que seja justificada sua ausência na Sessão Ordinária do dia 16 de novembro de 2017.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>Solicitando à Mesa Diretora que seja justificada sua ausência na Sessão Ordinária do dia 12 de Dezembro de 2017.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A ILUMINAÇÃO PÚBLICA NA RUA AMADEU DUTRA, ANTIGA RUA 10, EM TODA SUA EXTENSÃO, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE UMA PLACA INDICATIVA COM OS DIZERES: &amp;#8220;BEM VINDO AO PARQUE MAMBUCABA&amp;#8221;, NA ENTRADA DO REFERIDO BAIRRO. </t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PINTURA DOS REDUTORES DE VELOCIDADE SITUADOS NA RUA LINCOLN CORREA DA SILVA, BAIRRO MORRO DO ABEL.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5018/1867-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5018/1867-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a manutenção do cais de atracação na praia de Araçatiba (próximo ao bar do Zé), Ilha Grande.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3281/3281_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3281/3281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE CORRIMÃO NA ESCADARIA QUE LIGA A RUA NORBERTO PEREIRA À RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BR-101, BAIRRO GAMBOA DO BRACUÍ.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3280/3280_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3280/3280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A EXECUÇÃO DO PROJETO URBANÍSTICO E PAISAGÍSTICO DA ORLA DA PRAIA DA MONSUABA NA AVENIDA ANTÔNIO BERTHOLDO DA SILVA JORDÃO, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3279/3279_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3279/3279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A TROCA DA LÂMPADA DO POSTE DE Nº 1S150 NA RUA FRANCISCO MAGALHÃES DE CASTRO, EM FRENTE À LOJA EZEQUIER, NO BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3277/3277_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3277/3277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE LIXEIRAS PAPELEIRAS NOS POSTES DA AVENIDA AYRTON SENNA, BAIRRO PRAIA DO ANIL. </t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3386/3386_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3386/3386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A OPERAÇÃO TAPA-BURACOS NA RUA BEIRA RIO, NO BAIRRO JAPUÍBA. _x000D_
 </t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1852/1852_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1852/1852_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE GALERIA DE ÁGUA PLUVIAIS, NA RUA ADÁLIA, NO BAIRRO GAMBOA DO BELÉM. </t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3210/3210_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3210/3210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E A PAVIMENTAÇÃO DA RUA PROJETADA, LOCALIZADA AO LADO DA RUA ANA DE CARVALHO, BAIRRO CAMORIM. </t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5604/2110-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5604/2110-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma da calçada em toda extensão da Rua do Cajueiro, bairro Morro do Peres.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3783/3783_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3783/3783_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E PAVIMENTAÇÃO NA RUA GETÚLIO VARGAS (ANTIGA RUA 05), EM TODA A EXTENSÃO DA RUA, BAIRRO PARQUE MAMBUCABA. _x000D_
 </t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3213/3213_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3213/3213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS LÂMPADAS DA QUADRA DE ESPORTES LOCALIZADA NA RUA PAULO SODRÉ DE NÓBREGA, BAIRRO FRADE.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3641/3641_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3641/3641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A OPERAÇÃO TAPA-BURACO NA RUA GRANDE HOTELO, BAIRRO FRADE. </t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3711/3711_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3711/3711_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PODA DAS ÁRVORES NA RUA DA LIMEIRA, BAIRRO PARQUE MAMBUCABA. _x000D_
 </t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3709/3709_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3709/3709_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A TROCA DA LÂMPADA DO POSTE Nº 170 NA RUA CARLOS DRUMMOND DE ANDRADE, BAIRRO PARQUE MAMBUCABA. _x000D_
 </t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3567/3567_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3567/3567_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE GUARDA-CORPO NA RUA DAS PALMEIRAS, EM FRENTE AO BAR DO COROA, SERTÃOZINHO DO FRADE, BAIRRO FRADE. _x000D_
 </t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3686/3686_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3686/3686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM GUARDA-CORPO NA RUA JOSÉ AMÉRICO, BAIRRO CANTAGALO. </t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3566/3566_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3566/3566_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DE TODA A GALERIA DE ÁGUAS PLUVIAIS QUE ATENDE A RUA SÃO SEBASTIÃO, BAIRRO FRADE. _x000D_
 </t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3708/3708_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3708/3708_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL SOLICITANDO O REPARO DO ABRIGO DE PASSAGEIROS DA RUA BANDEIRANTES, PRÓXIMO A LOJA DE MÓVEIS, BAIRRO PARQUE MAMBUCABA. _x000D_
 </t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3384/3384_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3384/3384_texto_integral.pdf</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA RUA ENEDINA CONCEIÇÃO DA CUNHA, BAIRRO GARATUCAIA. </t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3337/3337_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3337/3337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O REPARO NAS TAMPAS DOS BUEIROS NA RUA SANTA BÁRBARA, BAIRRO NOVA ANGRA. </t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3458/3458_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3458/3458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE BRAÇOS DE LUMINÁRIA NO POSTE, LOCALIZADO NA BICA D' ÁGUA, ESTRADA CLÉRIO JOÃO DA PENHA FILHO (ANTIGA ESTRADA DA BANQUETA), BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4170/2127-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4170/2127-2017.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE DEZOITO MANILHAS NA CAIXA DE PASSAGEM PARA CAPTAR ÁGUA PLUVIAL PARADA NA RUA ANTONIO VALENTE, EM FRENTE AO IML, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3827/3827_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3827/3827_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO EM TODA A EXTENSÃO DA RUA SÃO JOSÉ, BAIRRO PARQUE BELÉM. _x000D_
 </t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A REINTEGRAÇÃO DE PARTE DA RUA ENEDINA CONCEIÇÃO DA CUNHA ( ANTIGA RUA DA IGREJA), BAIRRO GARATUCAIA. </t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3854/3854_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3854/3854_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DAS CANALETAS LOCALIZADAS NA TRAVESSA PORTUGAL, MORRO PORTUGAL, BAIRRO FRADE. _x000D_
 </t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3564/3564_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3564/3564_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA CICLOVIA NA AVENIDA DOS CAPUCHINHOS, SERTÃOZINHO DO FRADE, BAIRRO FRADE. _x000D_
 </t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1847/1847_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1847/1847_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A REALIZAÇÃO DO SANEAMENTO NA PONTA DA ARUEIRA, ESTRADA VEREADOR BENEDITO ADELINO, BAIRRO ENSEADA. </t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE UMA CAÇAMBA DE LIXO NA RUA CUNHAMBEBE, BAIRRO FRADE.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3214/3214_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3214/3214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DA SINALIZAÇÃO DE TRÂNSITO NA RUA DA JAQUEIRA, BAIRRO FRADE.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3782/3782_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3782/3782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO DO ASFALTO EM TODA EXTENSÃO NA TRAVESSA DOS COQUEIROS, BAIRRO FRADE. _x000D_
 </t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4168/2146-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4168/2146-2017.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA REDE DE DISTRIBUIÇÃO SANITÁRIA NA RUA BENEDITO RITA, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4167/2149-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4167/2149-2017.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA REDE DE DISTRIBUIÇÃO SANITÁRIA EM TODA EXTENSÃO DA RUA BROMÉLIAS, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4165/2150-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4165/2150-2017.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA REDE DE DISTRIBUIÇÃO SANITÁRIA EM TODA EXTENSÃO DA RUA CAMPEIRO, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4164/2153-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4164/2153-2017.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA DO ABRIGO DE PASSAGEIROS NA RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE (BR 101), SENTIDO CENTRO, BAIRRO GAMBOA DO BRACUÍ.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3983/3983_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3983/3983_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E A PAVIMENTAÇÃO NA RUA 15 (QUINZE) DE DEZEMBRO, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3982/3982_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3982/3982_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE ALAMBRADO NO CAMPO DE FUTEBOL, NA RUA NORBERTO PEREIRA, BAIRRO GAMBOA DO BRACUÍ. </t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O REPARO NO ASFALTO DA RUA CUNHAMBEBE, FRADE.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3216/3216_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3216/3216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DO MEIO-FIO DA ALAMEDA LUÍZA ANGÉLICA, BAIRRO BALNEÁRIO.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA COMPLETA DO POSTO DE SAÚDE LOCALIZADO NA RUA NOSSA SENHORA APARECIDA, CAMORIM PEQUENO. </t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3861/3861_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3861/3861_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE QUATRO BRAÇOS DE LUMINÁRIA COM LÂMPADAS NA RUA DOS AMIGOS, BAIRRO BANQUETA. _x000D_
 </t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3859/3859_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3859/3859_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PINTURA DE TODOS OS REDUTORES DE VELOCIDADES HORIZONTAIS, NA ALAMEDA CORONEL OTÁVIO BRASIL, BAIRRO BALNEÁRIO. _x000D_
 </t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3858/3858_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3858/3858_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS LÂMPADAS NA RUA JOTA JAIME, BAIRRO BANQUETA. _x000D_
 </t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3856/3856_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3856/3856_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O NIVELAMENTO DAS GRADES DE ESCOAMENTO DAS CANALETAS NA ALAMEDA LUÍZA ANGÉLICA (CAVALO CANSADO), BAIRRO BALNEÁRIO. _x000D_
 </t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4620/2211-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4620/2211-2017.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal a capina e a limpeza da Rua Maria de Nazaré, bairro Parque Belém.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PONTE DE CONCRETO COM CORRIMÃO NA RUA 8 (OITO), BAIRRO CAMORIM. </t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE CANALETA PARA ESCOAMENTO DE ÁGUA NA LADEIRA DA JAQUEIRA &amp;#8211; CAMORIM GRANDE.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4116/4116_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4116/4116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA LIXEIRA PÚBLICA NA RUA DA CASCATA, BAIRRO MONSUABA. _x000D_
 </t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4115/4115_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4115/4115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE UMA PLACA DE VELOCIDADE MÁXIMA PERMITIDA NA RUA MÁRIO NATALINO JORDÃO, EM FRENTE AO COLÉGIO MUNICIPAL RAUL POMPÉIA, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4619/2229-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4619/2229-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a limpeza para desobstrução do esgoto na Rua Profeta Jeremias, bairro Parque Belém.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ESCADA NO FINAL DA RUA ANA DE CARVALHO, PARA ACESSO À RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BR 101, BAIRRO CAMORIM.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3276/3276_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3276/3276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA E CAPINA DA RUA AZEVEDO E SOUZA, NO BAIRRO BALNEÁRIO. </t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4902/2233-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4902/2233-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a colocação de corrimão na Travessa Espeto, bairro Camorim.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1689/1689_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA RUA ENÓQUIO, BAIRRO BANQUETA. </t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5378/2249-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5378/2249-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de um corrimão na escada Dona Natália situado na Rua Oriente, bairro Camorim.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4437/2264-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4437/2264-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal o recapeamento do asfalto da Rua Ilha da Samambaia, bairro Praia da Ribeira.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4044/4044_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4044/4044_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE UM CORRIMÃO ENTRE A RUA NATIVIDADE E A AVENIDA JOÃO PEDRO II, PRÓXIMO AO MERCADO GG LUCAS, BAIRRO CAMORIM.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3980/3980_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3980/3980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA LIXEIRA DE ALVENARIA LOCALIZADA NA PROCURADOR RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BR-101, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4043/4043_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4043/4043_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O FECHAMENTO DE UMA VALA A CÉU ABERTO NA RUA ANTÔNIO AGOSTINHO RIBEIRO, EM FRENTE À CASA N.º 2018, BAIRRO CAMORIM. _x000D_
 </t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4041/4041_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4041/4041_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O DESASSOREAMENTO DA BOCA DO RIO CAMORIM, NO TRECHO DO RIO QUE DESÁGUA NO MAR, BAIRRO CAMORIM. _x000D_
 </t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA AZEVEDO E SOUZA, BAIRRO BALNEÁRIO. </t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE GUARDA-CORPO NA RUA ANANIAS, BAIRRO CAMORIM PEQUENO.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE GUARDA-CORPO NA RUA IVÂNIA MARTINS SILVA (PRÓXIMO AO BAR), BAIRRO CAMORIM PEQUENO.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1684/1684_texto_integral.docx</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1684/1684_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL PAVIMENTAÇÃO EM TODA EXTENSÃO DA RUA NOSSA SENHORA APARECIDA, BAIRRO CAMORIM PEQUENO. </t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO NA RUA PADRE JÓSIMO, BAIRRO CAMORIM PEQUENO.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3977/3977_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3977/3977_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PRACINHA COM BRINQUEDOS NA RUA GIRASSOL, ÁREA PRÓXIMA À ESCOLA MUNICIPAL ÁUREA PIRES, BAIRRO BRACUÍ._x000D_
 </t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4617/2283-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4617/2283-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a cobertura da vala localizada na Rua Luz do Dia, altura do nº 340, bairro Parque Belém.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4948/2297-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4948/2297-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de corrimão na Rua Ananias Simão da Silva, em frente ao n.º 233, bairro Camorim Pequeno.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COBERTURA DO PÁTIO DA ESCOLA FREI JOÃO MOREIRA, NA ESTRADA VEREADOR BENEDITO ADELINO, BAIRRO ENSEADA. </t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3973/3973_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3973/3973_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE SANEAMENTO BÁSICO NA RUA DAS PALMEIRAS, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4729/2306-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4729/2306-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a troca das lâmpadas queimadas de toda extensão da Rua 05 (Cinco), bairro Sapinhatuba I.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1841/1841_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1841/1841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE LIXEIRA NA RUA CHICO MENDES, BAIRRO CAMORIM PEQUENO.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE VESTIÁRIO COM BANHEIRO NO CAMPO SOCIETY LOCALIZADO NA RUA BOA VISTA, N.º 1, BAIRRO CAMORIM PEQUENO. </t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE CANALETA PARA ESCOAMENTO DE ÁGUA NA LADEIRA DA JAQUEIRA &amp;#8211; CAMORIM GRANDE. </t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4113/4113_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4113/4113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE UM CORRIMÃO NA ESCADA DA SERVIDÃO QUE DÁ ACESSO AO MORRO DO MARTELO, RUA DO CANAL, BAIRRO MONSUABA. _x000D_
 </t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4112/4112_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4112/4112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DO ABRIGO DE PASSAGEIROS NA AVENIDA ANTÔNIO BERTHOLDO DA SILVA JORDÃO, AO LADO DO N.º 2323, BAIRRO MONSUABA. _x000D_
 </t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA RUA DAS ROSAS, N.º 107, BAIRRO CAMORIM PEQUENO.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO AO REDOR DA ESCOLA MUNICIPAL FREI JOÃO MOREIRA, NA AVENIDA VEREADOR BENEDITO ADELINO, BAIRRO ENSEADA</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4616/2338-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4616/2338-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a extensão de rede de água potável em toda extensão da Rua São Manoel, bairro Parque Belém.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3707/3707_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3707/3707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A TROCA DA REDE DE ESGOTO DA RUA JOSÉ ANDRADE SAMPAIO, BAIRRO PARQUE MAMBUCABA. _x000D_
 </t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4615/2352-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4615/2352-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal o recapeamento da Rua Santa Maria, bairro Parque Belém.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4690/2353-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4690/2353-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma do alambrado do campo de areia localizado na Estrada Vereador Benedito Adelino, próximo à Escola Câmara Botelho, bairro Encruzo da Enseada.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3637/3637_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3637/3637_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICANDO AO PREFEITO MUNICIPAL O REPARO DO REFLETOR EM FRENTE À CAPELA DA VILA HISTÓRICA, RUA DAS FLORES, PRAÇA AUGUSTO JORDÃO DA SILVA VARGAS, BAIRRO VILA HISTÓRICA DE MAMBUCABA.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4688/2355-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4688/2355-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a pintura dos redutores de velocidade da Rua Miguel Tavares, bairro Garatucaia.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4686/2356-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4686/2356-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma da cobertura do abrigo de passageiros na Rodovia Procurador Haroldo Fernandes Duarte, BR-101, KM 457,5, próximo à Fazenda Garatucaia, bairro Garatucaia.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5350/2357-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5350/2357-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a implantação da rede de esgoto na Rua Volta Redonda (Rua 1), bairro Encruzo da Enseada.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4434/2358-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4434/2358-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a retirada de entulho que está sendo jogado no estacionamento público, na esquina da Avenida dos Trabalhadores e Conde Maurício de Nassau, bairro Jacuacanga.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4556/2359-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4556/2359-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de um muro de contenção na Avenida Bom Jesus, altura do nº 1932, bairro Parque Belém.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4685/2360-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4685/2360-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a drenagem e a pavimentação do estacionamento da Rua das Flores, bairro Vila Histórica de Mambucaba.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3638/3638_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3638/3638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA RAMPA PARA CADEIRANTES E CARRINHOS DE BEBÊ NA AVENIDA CAMORIM, AO LADO DO ABRIGO DE PASSAGEIROS, SENTIDO CENTRO, BAIRRO CAMORIM.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4578/2366-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4578/2366-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de um bicicletário com cobertura em frente à Coca-Cola, distribuidora de bebidas, Avenida São José, bairro Parque Belém.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3925/3925_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3925/3925_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE REDE DE ESGOTO NA RUA CAMPO BELO, BAIRRO ENCRUZO DA ENSEADA. _x000D_
 </t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A COBERTURA DO VALÃO NA RUA NOVA ESPERANÇA, BAIRRO CAMPO BELO. </t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5536/2379-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5536/2379-2017.pdf</t>
   </si>
   <si>
     <t>indicando ao Prefeito Municipal a instalação de placa de sinalização de área de manobra na Rua Guilhermina da Conceição, próximo ao Tijolito, bairro Campo Belo.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5535/2380-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5535/2380-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a drenagem do córrego na Rua da Palmeira, bairro Serra D’água.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5534/2381-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5534/2381-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a instalação de lixeiras nos 5 (cinco) postes da Rua Júlio Lopes, bairro Garatucaia.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5533/2382-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5533/2382-2017.pdf</t>
   </si>
   <si>
     <t>indicando ao Prefeito Municipal a instalação de um braço de luminária com lâmpada na Rua Barra Mansa, em frente ao nº 185, bairro Campo Belo.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4553/2383-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4553/2383-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a desobstrução da caixa de areia existente na Rua São João batista, próximo ao nº 190, bairro Parque Belém.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4040/4040_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4040/4040_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NA AVENIDA CAMORIM, PRÓXIMO AO MERCADO DO RUSSO, BAIRRO CAMORIM. _x000D_
 </t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4301/2386-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4301/2386-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a aquisição de cadeiras de rodas para o Hospital Geral da Japuíba (HGJ), na Rua Japoranga, bairro Japuíba.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3780/3780_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3780/3780_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE LIXEIRAS NA RUA HIPÓLITO TRAVASSOS, BAIRRO FRADE. _x000D_
 </t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4551/2389-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4551/2389-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a colocação de guarda-corpo (corrimão) na Rua São mateus, próximo ao nº 2015, bairro Parque Belém.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4300/2391-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4300/2391-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a troca de lâmpadas queimadas em torno do Condomínio Cidadão, ao lado da UPA, Rua Francelino Alves de Lima, bairro Japuíba.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3562/3562_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3562/3562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DOS APARELHOS DA ACADEMIA POPULAR LOCALIZADA NA RUA SÃO SEBASTIÃO, BAIRRO FRADE. _x000D_
 </t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4550/2394-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4550/2394-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a complementação da extensão de rede de iluminação pública na Rua Lázaro, bairro Parque Belém.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4039/4039_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4039/4039_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO DE LOGRADOURO NA RUA GERALDO JÚLIO ROSA, JUNTAMENTE COM O CEP 23912555, BAIRRO CAMORIM.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5397/2400-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5397/2400-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a desratização de todas as valas e lixeiras da Rua Lincoln Corrêa da Silva, bairro Morro da Carioca.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5396/2401-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5396/2401-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a manutenção da iluminação pública no ponto turístico Forte do Leme na Estrada do Maciéis, subida da torre, bairro Ponta Leste.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5161/2402-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5161/2402-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a poda da árvore em frente à residência de nº 366, na Avenida Marquês de Leão, bairro São Bento.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5212/2403-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5212/2403-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de um muro de contenção na Avenida Antônio Bertholdo da Silva Jordão, s/nº, abaixo do Bar do Sérgio, bairro Ponta Leste.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5211/2404-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5211/2404-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao prefeito Municipal a troca da tampa do bueiro na Rua Antônio de Carvalho de Miranda, bairro São Bento.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4495/2405-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4495/2405-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a implantação de placa de trânsito sinalizando contramão na saída que liga a Rua Ipê à Rodovia Procurador Haroldo Fernandes Duarte (BR 101), bairro Gamboa do Belém.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4295/2406-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4295/2406-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal o recapeamento na Rua São Francisco, bairro Japuíba.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5210/2407-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5210/2407-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma do guarda-corpo da Rua Britaldo Barbosa, ao lado da Associação de Moradores do Morro da Caixa D’água, bairro Morro da Caixa D’água.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5209/2408-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5209/2408-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a limpeza e a desobstrução das bocas de lobo na Rua do Ipê, bairro Gamboa do Belém.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5208/2409-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5208/2409-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a manutenção da iluminação pública no trevo da Rua do Ipê, altura da passarela, bairro Gamboa do Belém.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5385/2410-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5385/2410-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a instalação de banheiros adequados para médicos e pacientes no SPA Centro, na Avenida Júlio Maria, bairro Centro.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3705/3705_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3705/3705_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A OPERAÇÃO TAPA-BURACO NO ASFALTO NA RUA GETÚLIO VARGAS (ANTIGA RUA 05), BAIRRO PARQUE MAMBUCABA. _x000D_
 </t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5160/2412-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5160/2412-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal que interceda junto à Secretaria Executiva de Esporte e Lazer pela implantação do programa Bolsa Atleta Municipal.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5159/2413-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5159/2413-2017.pdf</t>
   </si>
   <si>
     <t>indicando ao Prefeito Municipal uma vistoria técnica por parte da Vigilância Sanitária nos banheiros do estacionamento na Avenida Oswaldo Neves Martins, bairro Centro.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3644/3644_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3644/3644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A OPERAÇÃO TAPA-BURACO NA RUA DA LIMEIRA, ANTIGA RUA 36, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4805/2415-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4805/2415-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma geral dos bancos da Rua da Praia (em frente ao SEBRAE), bairro Vila do Abraão.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5158/2416-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5158/2416-2017.pdf</t>
   </si>
   <si>
     <t>indicando ao Prefeito Municipal a reforma da rampa de acesso no semáforo, próximo a antigo RAEC na Avenida Ayrton Senna, bairro Balneário.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5157/2417-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5157/2417-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a operação tapa buraco em toda extensão, na Rua Aluizio Silva, bairro Morro do Carmo.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4492/2418-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4492/2418-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a limpeza dos valões na Rua São Lucas s/nº, bairro Parque Belém.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3787/3787_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3787/3787_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE CALÇADA NA AVENIDA BOM JESUS, BAIRRO PARQUE BELÉM. _x000D_
 </t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4949/2421-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4949/2421-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a troca dos bancos da capela mortuária da Rua Francisco Inácio Nascimento, bairro Vila do Abraão, Ilha Grande.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a inclusão no orçamento deste ano corrente da publicação de um livro que destaca os imóveis civis, tombados pelo Instituto Estadual de patrimônio Artístico e cultural (INEPAC), no ano de 1982.</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL REFORMA DA CALÇADA NA TRAVESSA IVANI MARTINS SILVA (PRÓXIMO AO NÚMERO 103), NO BAIRRO CAMORIM PEQUENO.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5062/2425-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5062/2425-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma dos bancos localizados em frente o Convento do Carmo, na Rua Frei Inácio, bairro Centro.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4491/2426-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4491/2426-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal um estudo de viabilidade técnica para a construção de um redutor de velocidade na Rua do Pinho, bairro Gamboa do Belém.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4489/2427-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4489/2427-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a troca das lâmpadas dos postes de nº 04, 11 e 12 na Rua Jacarandá, bairro Gamboa do Belém.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4485/2428-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4485/2428-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a troca das lâmpadas dos postes de nºs 01, 02 e 03 na Rua Pau Brasil, bairro Gamboa do Belém.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4442/2429-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4442/2429-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a troca das lâmpadas dos postes de nº 01, 06 e 07 na Rua Jequitibá, bairro Gamboa do Belém.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4440/2430-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4440/2430-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a troca das lâmpadas dos postes nº 01 e 03 na Rua Pau à Pino, bairro Gamboa do Belém.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4110/4110_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4110/4110_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL, A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA ANTÔNIO BERTHOLDO DA SILVA JORDÃO, PRÓXIMO A MARCENARIA DO GENINHO, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4726/2432-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4726/2432-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal o recapeamento da Rua João Bispo, bairro Sapinhatuba III.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5060/2433-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5060/2433-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a manutenção de toda sinalização horizontal na Rua do Comércio, bairro Centro.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4439/2434-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4439/2434-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a limpeza da galeria da Rua São Matheus, bairro Parque Belém.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5057/2435-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5057/2435-2017.pdf</t>
   </si>
   <si>
     <t>indicando ao Prefeito Municipal a limpeza e manutenção dos refletores que fazem o paisagismo na Praça Zumbi dos Palmares na Rua Arcebispo Santos, bairro Centro.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5055/2436-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5055/2436-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a revitalização do Chafariz da Carioca, Rua José Riegert, bairro Centro.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4297/2437-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4297/2437-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a limpeza e capina na Rua Prefeito João Gregório Galindo, próximo ao nº 186, bairro Japuíba.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4939/2438-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4939/2438-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal o recapeamento da Rua Evair Garcia (antiga Rua 5), bairro Encruzo da Enseada.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4938/2440-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4938/2440-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a retirada das caixas de som da quadra de esportes da Avenida Vereador Benedito Adelino, bairro Enseada.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4937/2441-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4937/2441-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de um muro de contenção na Estrada Vereador Benedito Adelino, altura do nº 1430, próximo ao bar da KiKa, bairro Encruzo da Enseada.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3561/3561_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3561/3561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A ILUMINAÇÃO PÚBLICA NA ENTRADA DO SERTÃOZINHO DO FRADE, AVENIDA DOS CAPUCHINHOS, PRÓXIMO AO PONTO DE ÔNIBUS, BAIRRO FRADE.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4936/2443-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4936/2443-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a iluminação pública na Rua Manoel do Rosário, bairro Centro.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3643/3643_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3643/3643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A OPERAÇÃO TAPA-BURACO NA RUA ANTÔNIO PORTUGUÊS, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4341/2445-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4341/2445-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a poda das árvores localizada na Rua Enerdina da Conceição Cunha, próximo ao Recanto dos Pescadores, bairro Garatucaia.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4340/2446-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4340/2446-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a poda de árvores na Rua Vila de Garatucaia, na altura do Bar do Nego, bairro Garatucaia.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A TROCA DA LÂMPADA NA RUA DO CANAL, SUBIDA DO ESCADÃO, BAIRRO MONSUABA. </t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PINTURA DA FAIXA DE PEDESTRE NA RUA CAMPISTA, KM 68, PEDRA BRANCA, BAIRRO GARATUCAIA. </t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CAPINA EM TODA A EXTENSÃO DA RUA A, BAIRRO MORRO DA GLÓRIA I. </t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PINTURA DE TODOS OS REDUTORES DE VELOCIDADE NA RUA PIRAÍ, BAIRRO ENCRUZO DA ENSEADA.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1564/1564_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1564/1564_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CAPINA EM TODA A EXTENSÃO DA RUA B, BAIRRO MORRO DA GLÓRIA I. </t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO EM TODAS AS PARADAS DE ÔNIBUS DA RUA JAPORANGA, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA MESA DE PING-PONG NA RUA CAMPISTA, BAIRRO GARATUCAIA.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA VOLTA REDONDA, BAIRRO ENCRUZO DA ENSEADA.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4339/2456-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4339/2456-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção do vestiário e cobertura da churrasqueira no campo de futebol na Rua da Praia, bairro Garatucaia.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A EXTENSÃO DE REDE DE ILUMINAÇÃO PÚBICA NA RUA MÃE D&amp;#8217;ÁGUA, ATRÁS DA ALBATROZ, BAIRRO GARATUCAIA.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE GUARDA-CORPO NA RUA ENEDINA CONCEIÇÃO DA CUNHA, BAIRRO GARATUCAI.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DE TODO O TERRENO DA ESCOLA MUNICIPAL FREI JOÃO MOREIRA NA ESTRADA VEREADOR BENEDITO ADELINO, BAIRRO ENSEADA </t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CAPINA E A LIMPEZA DA RUA IVAIR GARCIA DE OLIVEIRA, BAIRRO ENCRUZO DA ENSEADA. </t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A RETIRADA DE ENTULHOS NA AVENIDA ANTÔNIO BERTHOLDO DA SILVA JORDÃO, PRÓXIMO AO Nº 6180, AO LADO DO CAMPINHO DA PRAIA </t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA BENEDITO TEIXEIRA DO NASCIMENTO, MORRO DO &amp;#8220;VAI QUEM QUER&amp;#8221;, BAIRRO MONSUABA. </t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS LÂMPADAS DOS POSTES DA RUA SÃO GERÔNIMO (ANTIGA RUA 32), BAIRRO PARQUE MAMBUCABA. _x000D_
 </t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4032/4032_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4032/4032_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO GAMBOA BELÉM. _x000D_
 </t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO NA RUA ITASSUCÊ, BAIRRO JACUACANGA. </t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DA TAMPA DE CONCRETO DO ESGOTO NA RUA PREFEITO JOÃO GREGÓRIO GALINDO, PRÓXIMO À  ASSEMBLEIA DE DEUS, BAIRRO MORRO DA GLÓRIA I.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A OPERAÇÃO TAPA-BURACO EM TODA EXTENSÃO DA ESTRADA CLÉRIO JOÃO DA PENHA FILHO, ANTIGA ESTRADA DA BANQUETA, BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO DO ASFALTO DA RUA SÃO JORGE, BAIRRO SANTA RITA DO BRACUÍ.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO DA RUA JAPORANGA, EM FRENTE À DROGATUR, ESQUINA COM A RUA ITAPERUNA, BAIRRO JAPUÍBA. </t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DE TODA A GALERIA DE ÁGUAS FLUVIAIS QUE ATENDE A SERVIDÃO SR. BULLIVAR, BAIRRO MORRO DA GLÓRIA. </t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA NA REDE DE ESGOTO NA RUA SALOMÃO RESECK, BAIRRO MORRO DO CARMO. </t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3132/3132_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3132/3132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A OPERAÇÃO TAPA-BURACO NA AVENIDA JÚLIO MARIA, BAIRRO CENTRO. _x000D_
 </t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA LIXEIRA NA ESTRADA DO CAETÉS MIRIM, NA ENTRADA DA PRAIA DE SOROROCA, AO LADO DO MURO, BAIRRO CAETÉS.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ESCADARIA NA RUA A, EM FRENTE À CASA DA SRª CELINA, BAIRRO MORRO DA GLÓRIA I. </t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS LÂMPADAS DOS POSTES DA RUA DOS CAJUEIROS, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA GERAL DO CAIS DE PIEDADE, NA ILHA DA GIPÓIA, AO LADO DA IGREJA DE PIEDADE, ILHA GRANDE.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DE TODA GALERIA DE ÁGUAS PLUVIAIS NA AVENIDA ANTÔNIO BERTHOLDO DA SILVA JORDÃO, BAIRRO BISCAIA. </t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA PASSARELA QUE DÁ ACESO À POUSADA CASA NOVA, PRAIA DO BANANAL, ILHA GRANDE. </t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4338/2481-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4338/2481-2017.pdf</t>
   </si>
   <si>
     <t>indicando ao Prefeito Municipal um barco como transporte escolar para conduzir os alunos até a escola Municipal Brigadeiro Nóbrega, bairro Vila do Abraão.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E PAVIMENTAÇÃO NA ESTRADA DO ITAPICÚ, EM TODA EXTENSÃO, BAIRRO MAMBUCABA. </t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A ILUMINAÇÃO PÚBLICA NA RUA BERTHOLDO DE SOUZA ARAÚJO, BAIRRO MONSUABA. _x000D_
 </t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE PLACA INDICANDO NOME E CEP NA RUA VAQUEJADA, BAIRRO SANTA RITA DO BRACUÍ. </t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DE TODA GALEIA DE ÁGUAS PLUVIAIS QUE ATENDE A RUA MANGARATIBA, BAIRRO SANTA RITA DO BRACUÍ. </t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NA RUA ANTONIETA DE BARROS, BAIRRO SANTA RITA DO BRACUÍ.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PINTURA DA FAIXA DE PEDESTRE NA RUA 04, LADEIRA DO HUGO, BAIRRO GARATUCAIA.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CAPINA EM TODA ÁREA PRÓXIMA AO TERMINAL RODOVIÁRIO, LOCALIZADO NA RUA DAS GRAÇAS, BAIRRO JACUECANGA.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A AMPLIAÇÃO COM GAVETAS MORTUÁRIAS DO CEMITÉRIO DO BAIRRO JACUACANGA.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E PAVIMENTAÇÃO DA TRAVESSA FLAMENGO, EM TODA EXTENSÃO, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA RUA DAS GARÇAS,  BAIRRO VILLAGE JACUACANGA.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PINTURA DA FAIXA DE PEDESTRES DO LARGO DA LAPA, AO LADO DOS CORREIOS, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A RETIRADA DE ENTULHO NA RUA ILHA DO ARROZ, BAIRRO RIBEIRA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DAS CESTAS DE BASQUETE DA QUADRA POLIESPORTIVA LOCALIZADA NA RUA ILHA GRANDE, BAIRRO PRAIA DA RIBEIRA. </t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA CALÇADA DA RUA DAS OSTRAS, BAIRRO VILA NOVA. </t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA E A CAPINA NA RUA ILHA DO ARROZ, BAIRRO PRAIA DA RIBEIRA. </t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO DO ASFALTO DA RUA RIO BONITO, BAIRRO VILA NOVA. </t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A TROCA DE LÂMPADA NA RUA REI BALTAZAR, DESCIDA DO POSTO IPIRANGA, PRÓXIMO À CASA N.º 26, BAIRRO NOVA ANGRA.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO NA RUA DOS SUSPIROS, PROMORAR, BAIRRO CAMPO BELO. </t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ESCADA DE ACESSO NA RUA SANTIAGO PARA A FAETEC, BAIRRO NOVA ANGRA. </t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CAPINA E A LIMPEZA DA RUA FRANCISCO FELIX DE ALMEIDA, BAIRRO PRAIA DO ANIL.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA CALÇADA DA RUA LEANDRO JOSÉ DE FIGUEIREDO, BAIRRO PRAIA DO ANIL.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A RECUPERAÇÃO DAS TAMPAS DA GALERIA DE ÁGUAS PLUVIAIS NA RUA SÃO TIAGO, BAIRRO NOVA ANGRA. </t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ESTAÇÃO DE TRATAMENTO DE ESGOTO NA RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BR-101, PERTO DO CONDOMÍNIO BARLAVENTO, BAIRRO PRAIA VERMELHA.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3137/3137_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3137/3137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A TROCA DA LÂMPADA DO POSTE Nº 342, NA RUA SANTA BÁRBARA, BAIRRO NOVA ANGRA. _x000D_
 </t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3135/3135_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3135/3135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA E CAPINA DA RUA DO CAJUEIRO, BAIRRO MORRO DO PERES. _x000D_
 </t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA RUA SANTIAGO, BAIRRO JAPUÍBA. </t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3133/3133_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3133/3133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA COM BRINQUEDOS E MESA DE PIG PONG NA RUA SANTIAGO, EM FRENTE AO CVT, BAIRRO JAPUÍBA. _x000D_
 </t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5398/2518-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5398/2518-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a retirada de dois carros abandonados na Rua Paraíba do Sul, nº 52, bairro da Japuíba.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO DA RUA CABO FRIO, BAIRRO JAPUÍBA. </t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE ALAMBRADO NO CAMPO DE FUTEBOL DA RUA SARGENTO JOSÉ DA SILVA, BAIRRO PRAIA DO ANIL. </t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM DO ESGOTO A CÉU ABERTO NA RUA AREAL, PRÓXIMO AO N.º 55, BAIRRO AREAL.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE GUARDA-CORPO AO REDOR DA VALA, ASSIM COMO A LIMPEZA DA MESMA, NA RUA CAIXA D'ÁGUA (SERVIDÃO), BAIRRO AREAL.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO DA RUA ESPÍRITO SANTO, BAIRRO AREAL.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E A PAVIMENTAÇÃO DA RUA BENEDITO ANTÔNIO FAGUNDES, BAIRRO BANQUETA. </t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE CANTEIRO COM FLORES NA RUA DO CHAFARIZ S/ N (AO LADO DO CHAFARIZ), BAIRRO GARATUCAIA. </t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4034/4034_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4034/4034_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO DA RUA CUNHAMBEBE, BAIRRO FRADE. </t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DA REDE ELÉTRICA DO POSTO DE SAÚDE DA PRAIA DO PROVETÁ, BAIRRO PRAIA DO PROVETÁ - ILHA GRANDE. </t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM NA RUA DOS AMIGOS, BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE BRAÇOS DE LUMINÁRIAS NA RUA JARDIM BOTÂNICO, BAIRRO BANQUETA. </t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA DO ABRIGO DE PASSAGEIROS DA AVENIDA CARLOS DE SOUZA GOMES BORGES, AO LADO DO BAZAR DOS PESCADORES, SENTIDO PARQUE MAMBUCABA, BAIRRO FRADE.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE BRAÇOS DE LUMINÁRIAS NA RUA NATAN, BAIRRO PARQUE BELÉM.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO DA RUA SANTA CLARA, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO DA RUA SANTA MATILDE, BAIRRO BELÉM.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4757/2590-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4757/2590-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a drenagem e a pavimentação da Rua Maria de Nazaré, bairro Parque Belém.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3113/3113_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3113/3113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E PAVIMENTAÇÃO DA RUA DAS OLIVEIRAS, BAIRRO BELÉM . _x000D_
 </t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4904/2592-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4904/2592-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a drenagem da Rua Gálatas, bairro Parque Belém.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E A PAVIMENTAÇÃO DA RUA GALILÉIA, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5254/2594-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5254/2594-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a drenagem e pavimentação da Rua Santa Rita, bairro Parque Belém.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3956/3956_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3956/3956_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL O MANILHAMENTO DE ESGOTO NA RUA COSTA DO SOL (AO LADO DA MARMORARIA CARIOCA), BAIRRO GAMBOA DO BELÉM. </t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3041/3041_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3041/3041_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DO BUEIRO LOCALIZADO NA RUA DO PINHO, BAIRRO DA GAMBOA DO BELÉM. _x000D_
 </t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5039/2599-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5039/2599-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a troca das lâmpadas da Rua da Barragem, bairro Banqueta.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO DO ASFALTO EM TODA EXTENSÃO DA RUA ILHA GRANDE, BAIRRO PRAIA DA RIBEIRA.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4603/2605-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4603/2605-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de uma lixeira na Rua do Pinho, no viradouro do micro-ônibus, bairro Gamboa do Belém.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5431/2607-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5431/2607-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a colocação de braços de luminárias na Rua Nossa Senhora Aparecida, bairro Parque Belém.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4673/2609-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4673/2609-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a colocação de tampa de cimento (concreto) na vala da Rua Cristo Redentor, (próximo à garagem da Angramar), bairro Parque Belém.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DA REDE DE SANEAMENTO E TRATAMENTO DE ESGOTO NA TRAVESSA DOIS AMIGOS, BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DA REDE DE SANEAMENTO E TRATAMENTO DE ESGOTO NA RUA PROVERÁ, BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5546/2612-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5546/2612-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a complementação asfáltica no final da Rua Santa Marta, bairro Parque Belém.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DA REDE DE SANEAMENTO BÁSICO NA RUA PROJETADA, BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA RUA PROJETADA, BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DA REDE DE SANEAMENTO E TRATAMENTO DE ESGOTO NA RUA LÍRIO DOS VALES, BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DA REDE DE SANEAMENTO E TRATAMENTO DE ESGOTO NA TRAVESSA DOS MILAGRES, BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3336/3336_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3336/3336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DA VALA LOCALIZADA NA RUA SÃO PAULO, N.º 105, AO LADO DA CASA ABRIGO MEU SEGUNDO LAR, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DO CAIS DA PRAIA DO FRADE, RUA SÃO SEBASTIÃO, BAIRRO FRADE.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3688/3688_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3688/3688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA TRAVESSA PAI NOSSO, BAIRRO BELÉM .</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A EXTENSÃO DA REDE DE ILUMINAÇÃO PÚBLICA DA RUA DA GLÓRIA, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A REFORMA DO MURO DO POSTO DE SAÚDE NA RUA PEDRO SOARES, BAIRRO PROVETÁ, ILHA GRANDE.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4606/2626-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4606/2626-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal o reparo na cerca da Escola Municipal Tânia Rita (antigo CIEP do Belém), bairro Parque Belém.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA E DESASSOREAMENTO DA REDE DE DRENAGEM E A COLOCAÇÃO DE 4 CI (CAIXA DE INSPEÇÃO) NA RUA ITAGUAÍ, BAIRRO NOVA ANGRA.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE GALERIA PARA ÁGUAS PLUVIAIS NO FINAL DA RUA SÃO JORGE, PRÓXIMO AO SACOLÃO DA VANUSA, BAIRRO SANTA RITA DO BRACUÍ.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4809/2631-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4809/2631-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de uma ponte com guarda-corpo na Rua Santa Catarina, bairro Bracuí.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3042/3042_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3042/3042_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E A PAVIMENTAÇÃO NA RUA PROJETADA, BAIRRO SANTA RITA DO BRACUÍ. _x000D_
 </t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3826/3826_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3826/3826_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CAPINA NA CALÇADA DA RUA MARICÁ, BAIRRO NOVA ANGRA. _x000D_
 </t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4030/4030_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4030/4030_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ÁREA DE LAZER NA RUA PAU À PINO, BAIRRO GAMBOA DO BELÉM. _x000D_
 </t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3748/3748_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3748/3748_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O MANILHAMENTO DE UMA VALA NA RUA 01 (UM), PRÓXIMO À CASA DO ZÉ MINEIRO, BAIRRO SAPINHATUBA I. _x000D_
 </t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3824/3824_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3824/3824_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE COBERTURAS PARA OS ABRIGOS DE PASSAGEIROS DA RUA REI BALTAZAR, BAIRRO NOVA ANGRA. _x000D_
 </t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3746/3746_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3746/3746_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PINTURA DOS REDUTORES DE VELOCIDADES DA RUA REI BALTAZAR, BAIRRO NOVA ANGRA. _x000D_
 </t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA RUA MANOEL BENEDITO, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DA REDE DE SANEAMENTO E TRATAMENTO DE ESGOTO NA RUA MANOEL BENEDITO, BAIRRO PARQUE MAMBUCABA. _x000D_
 </t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DA REDE DE SANEAMENTO BÁSICO NA RUA GETÚLIO VARGAS, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DA REDE DE SANEAMENTO E TRATAMENTO DE ESGOTO NA TRAVESSA FLAMENGO, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL O MANILHAMENTO DE UM VALÃO NA RUA 44, ENTRADA PELA TRAVESSA IRMÃ DULCE, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA RUA JULIO MARIA, NA ANTIGA MERCANTIL, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA RUA DA PORTELA, BAIRRO BANQUETA. </t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3770/3770_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3770/3770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E A PAVIMENTAÇÃO NA TRAVESSA SANTA CATARINA 3, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3957/3957_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3957/3957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DO GUARDA CORPO NA PONTE QUE INTERLIGA PRAIA DE FREGUESIA DE SANTANA A LAGOA VERDE (PONTE TURÍSTICA), BAIRRO FREGUESIA DE SANTANA - ILHA GRANDE.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4038/4038_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4038/4038_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ÁREA DE LAZER NA ESCOLA MUNICIPAL CEHI MONSENHOR PINTO DE CARVALHO, NA PRAIA SACO DO CÉU, BAIRRO ENSEADA DAS ESTRELAS, ILHA GRANDE.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5199/2669-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5199/2669-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de um muro de contenção e guarda-corpo na Rua Geovane, na curva do morro, bairro Morro do Moreno.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NO ESCADÃO LOCALIZADO NA RUA MURIAÉ, BAIRRO JACUACANGA. </t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2467/2467_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2467/2467_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA E A COLOCAÇÃO DE TAMPA NO BUEIRO DA RUA GETÚLIO VARGAS, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS LÂMPADAS NA AVENIDA ANTÔNIO BERTHOLDO DA SILVA JORDÃO, BAIRRO MONSUABA. </t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COBERTURA E REFORMA GERAL DA QUADRA ESPORTIVA LOCALIZADA NA RUA FRANCELINO ALVES DE LIMA, CONDOMÍNIO CIDADÃO AREAL, BAIRRO AREAL.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS COM COBERTURA NA RUA VEREADOR BENEDITO ADELINO, EM FRENTE À PADARIA CASA DO PÃO, PRÓXIMO AO NÚMERO 168, BAIRRO ENCRUZO DA ENSEADA.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS COM COBERTURA NA RUA VEREADOR BENEDITO ADELINO , PRÓXIMO À FONTE D&amp;#8217;ÁGUA, BAIRRO ENCRUZO DA ENSEADA.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS COM COBERTURA NA RUA VEREADOR BENEDITO ADELINO, EM FRENTE À LOJA QUASE TUDO, BAIRRO ENCRUZO DA ENSEADA.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3900/3900_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3900/3900_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE TAMPA NO BUEIRO LOCALIZADO NA RUA CIPRIANO RAIMUNDO, BAIRRO FRADE. </t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A OBRA DE DRENAGEM NA RUA JAPORANGA, EM FRENTE AO SUPERGASBRAS, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE GUARDA-CORPO NA ESCADARIA DA RUA JAPORANGA, EM FRENTE À LOJA ROCHA AUTO PEÇAS, BAIRRO JAPUÍBA. </t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA, BAIRRO AREAL. </t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA NO BAIRRO CAMPO BELO. </t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA NA RUA CABO FRIO, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COBERTURA DA QUADRA DE ESPORTE NA PRAÇA TARCÍLIA CÂNDIDA, RUA MANGARATIBA, BAIRRO JAPUÍBA. </t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3627/3627_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3627/3627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ESTAÇÃO DE TRATAMENTO DE ESGOTO, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3114/3114_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3114/3114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA CRECHE MUNICIPAL NO BAIRRO CAMPO BELO. _x000D_
 </t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4675/2723-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4675/2723-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de um muro de contenção nas margens do rio (em frente à Assembléia de Deus Madureira), na Rua Rio Bonito, bairro Japuíba.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO DA RUA CABO FRIO, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4395/2726-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4395/2726-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal o recapeamento asfáltico na Rua Macaé, bairro Japuiba.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM DO RIO JAPUÍBA.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE CALÇADA NA RUA BENEDITO RAMOS, BAIRRO MONSUABA. </t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE LIXEIRA NA RUA AMAZÔNIA, EM FRENTE À OFICINA DO AURÉLIO, BAIRRO VILLAGE JACUACANGA.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5127/2733-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5127/2733-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma e manutenção de rampa de acessibilidade para cadeirantes e deficientes visuais, localizada na Rua Leontino Cecílio de Carvalho, no Morro do Martelo, bairro Monsuaba.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5128/2736-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5128/2736-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal o recapeamento da Rua Salomão Reseck, bairro Morro do Carmo.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5255/2737-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5255/2737-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal que refaçam os redutores de velocidade da Rua Leontino Cecílio de Carvalho, bairro Monsuaba.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5379/2739-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5379/2739-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a iluminação pública na Rua Sargento Ayres da Silvan na Escadaria do Cajá, bairro Morro do Carmo.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4464/2741-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4464/2741-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma da praça na Rua Aluizio Silva (em frente ao bazar da graça), bairro Morro do Carmo.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5570/2744-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5570/2744-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a pavimentação na Rua Eucridea, bairro Morro do Moreno.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1843/1843_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1843/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NA RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BR-101, SENTIDO MONSUABA, APÓS A ENTRADA DO BAIRRO MORRO DO MORENO.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3822/3822_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3822/3822_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA CRECHE MUNICIPAL, NO BAIRRO BONFIM. _x000D_
 </t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3849/3849_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3849/3849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A DESOBSTRUÇÃO DA REDE DE ESGOTO NA RUA DOUTOR OMAR TORRES DE CASTRO, EM FRENTE AO PRÉDIO DA UNIMED, BAIRRO PARQUE DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5019/2749-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5019/2749-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a colocação de boca de lobo na Rua José de Andrade Sampaio, bairro Parque Mambucaba.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5432/2750-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5432/2750-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a drenagem e a pavimentação na Travessa São José Operário, bairro Parque Mambucaba.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3901/3901_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3901/3901_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E A PAVIMENTAÇÃO DA RUA ULISSES GUIMARÃES, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5547/2752-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5547/2752-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma geral da quadra de esporte da Escola Municipal Nova Perequê, Travessa Ivan Nunes, em frente ao posto de saúde, bairro Parque Mambucaba.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO NA RUA JESUS DE NAZARÉ, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA CALÇADA DA RUA FILADÉLFIA, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PINTURA DOS REDUTORES DE VELOCIDADES DA RUA SÃO PEDRO, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3629/3629_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3629/3629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE CALÇADA NA RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BR-101, KM 122, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4279/2757-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4279/2757-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal o asfaltamento na Rua Beira Rio, bairro Parque Mambucaba.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3335/3335_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3335/3335_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A PINTURA DO MURO DO CEMITÉRIO DO BELÉM, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4281/2759-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4281/2759-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal o asfaltamento na Travessa Goianópolis, bairro Parque Mambucaba.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3852/3852_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3852/3852_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL O ASFALTAMENTO NA TRAVESSA MOLEJÃO, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3461/3461_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3461/3461_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A OBRA DE SANEAMENTO BÁSICO NA TRAVESSA MOLEJÃO, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE AR-CONDICIONADO NO POSTO DE SAÚDE DA RUA ANGRA DOS REIS, BAIRRO AREAL. </t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA GERAL E PINTURA EM TODO O POSTO DE SAÚDE NA RUA BOA ESPERANÇA, BAIRRO SAPINHATUBA III. </t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3126/3126_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3126/3126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À SECRETARIA DE SAÚDE PARA PROMOVER A REABERTURA DO POSTO DE SAÚDE NA RUA BELA VISTA, BAIRRO MORRO DO TATU.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4035/4035_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4035/4035_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA ESCADARIA E MANUTENÇÃO DO CORRIMÃO QUE DÁ ACESSO AO CAIS DE MADEIRA, PRÓXIMO À COSTEIRA, BAIRRO PRAIA DA LONGA, ILHA GRANDE.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5041/2773-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5041/2773-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a capina no cemitério do bairro Serra D'água.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3700/3700_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3700/3700_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA TAMPA DE CONCRETO PARA O VALÃO DA RUA ANA CONCEIÇÃO, NO LOCAL CONHECIDO COMO SUBIDA DA JAQUEIRA, BAIRRO SAPINHATUBA III.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4943/2777-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4943/2777-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a instalação de braços de luminárias e manutenção das luminárias existentes, final da Rua Ypê, bairro Gamboa do Belém.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5235/2779-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5235/2779-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma da escadaria do Aloísio na Rua Salomão Reseck, próximo ao “Mercado do Rubinho”, bairro Morro da Caixa D’água.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4881/2780-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4881/2780-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a manutenção e a reativação da farmácia, a implantação de um local apropriado para o almoxarifado do ESF do Campo Belo, bairro Campo Belo.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4096/4096_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4096/4096_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA GERAL DO ESF CAMPO BELO, RUA DOS SUSPIROS, BAIRRO CAMPO BELO. _x000D_
 </t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1701/1701_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1701/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA RUA B, BAIRRO BANQUETA. </t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4234/2788-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4234/2788-2017.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA ESCADARIA DE ACESSO À PRAÇA, LOCALIZADA NA RUA DOS CAJUEIROS (AO LADO DA ASSOCIAÇÃO DE MORADORES), BAIRRO MORRO DO PEREZ.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DA ESCOLA MUNICIPAL ANTÔNIO JOSÉ NOVAES JORDÃO (REPARO NO MURO COM FISSURAS, TRINCAS E PINTURA DO MESMO), RUA DOS CAJUEIROS, BAIRRO MORRO DO PERES.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3395/3395_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3395/3395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICANDO AO PREFEITO MUNICIPAL A EXTENSÃO DE REDE DE ILUMINAÇÃO PÚBLICA NA RUA BENEDITO TEIXEIRA DO NASCIMENTO, PRÓXIMO AO N.º 65 ATÉ A RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BR-101, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4473/2806-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4473/2806-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a contratação de um vigia para a Escola Municipal Raul Pompéia, Rua Mario Natalino Jordão, bairro Monsuaba.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA E A MANUTENÇÃO DO SALÃO COMUNITÁRIO LOCALIZADO ABAIXO DA QUADRA POLIESPORTIVA, NA RUA SALOMÃO RESECK, PRÓXIMO À ASSOCIAÇÃO DE MORADORES, BAIRRO MORRO DA CAIXA D&amp;#8217;ÁGUA.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3396/3396_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3396/3396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE UMA GRADE DE PROTEÇÃO PARA A ESCADARIA NA AVENIDA ANTÔNIO BERTHOLDO DA SILVA JORDÃO, AO LADO DO N.º 1660, BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3318/3318_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3318/3318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA RUA NOSSA SENHORA APARECIDA (PRÓXIMO AO Nº 130), BAIRRO PRAIA DO MACHADO. _x000D_
 </t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM MURO AO REDOR DO POSTO DE SAÚDE LOCALIZADO NA RUA DA ESPERANÇA, BAIRRO SAPINHATUBA III. </t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DO ABRIGO DE PASSAGEIROS NA AVENIDA ANTÔNIO BERTHOLDO DA SILVA JORDÃO, PRÓXIMO AO N.º 6455, BAIRRO BISCAIA. </t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA E A DRENAGEM DO CAMPO DE FUTEBOL DA RUA JEQUITIBÁ, BAIRRO SERRA D&amp;#8217;ÁGUA. </t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3255/3255_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3255/3255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE ESCADA COM GUARDA CORPO NA RUA JOSÉ NICÁSIO, NO BAIRRO MORRO DO MORENO. </t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3463/3463_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3463/3463_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE CAIXA DE PROTEÇÃO NOS RELÓGIOS DO POSTO DE SAÚDE NA RODOVIA SATURNINO BRAGA, BAIRRO SERRA D&amp;#8217;ÁGUA. </t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PODA DAS ÁRVORES LOCALIZADAS NA ESTRADA VEREADOR BENEDITO ADELINO, PRÓXIMAS AO CLUBE DO BONFIM, BAIRRO BONFIM.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA PONTE DO ZUNGÚ, NA RUA SÃO JORGE, PRÓXIMA AO BAR DO BREVÊS, BAIRRO ZUNGÚ.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COBERTURA DO VALÃO NA AVENIDA LUIGI DE AMÊNDOLA, BAIRRO BALNEÁRIO. </t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE GUARDA-CORPO NO FINAL DA RUA SANTA MARTA, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL O ISOLAMENTO DO TERRENO ONDE SERIA CONSTRUÍDO O POSTO DE SAÚDE NA RUA ALUISIO SILVA, BAIRRO MORRO DO CARMO.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM GUARDA-CORPO NO FINAL DA RUA DO COMÉRCIO, BAIRRO VILA HISTÓRICA DE MAMBUCABA. </t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE TELA DE PROTEÇÃO PARA A BARRAGEM B2, RUA DA PEDREIRA, BAIRRO CAMORIM. </t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA CALÇADA DE PEDESTRES NA RUA FRANCELINO ALVES DE LIMA, DO TREVO DA BANQUETA ATÉ A ENTRADA DO PARQUE BELÉM, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2007/2007_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2007/2007_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE ABRIGO DE PASSAGEIROS NA RUA COMANDANTE CASTELO BRANCO, BAIRRO BALNEÁRIO. </t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3319/3319_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3319/3319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A REFORMA GERAL NO POSTO DE SAÚDE DA RUA JOÃO GOMES RIBEIRO, BAIRRO CANTAGALO.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3259/3259_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3259/3259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PONTE PARA PASSAGEM DE PEDESTRES E CARROS NA RUA OTACÍLIO NASCIMENTO, BAIRRO ARIRÓ.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO DA ESTRADA VEREADOR BENEDITO ADELINO, BAIRRO BONFIM. </t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PODA DA ÁRVORE NA ESTRADA DO CANTAGALO, APÓS A MERCEARIA DO CLÁUDIO, BAIRRO CANTAGALO</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA CELSO POUSA COSTA, BAIRRO MORRO DO CARMO. </t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2005/2005_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2005/2005_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O CADASTRAMENTO DAS CASAS DO PARQUE MAMBUCABA PARA COBRANÇA DE IPTU, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3334/3334_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3334/3334_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DA VALA NA RUA 01 (UM), BAIRRO SAPINHATUBA I. </t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA CALÇADA E DO MEIO-FIO DA RUA JESUS DE NAZARÉ, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE CALÇADA NA RUA ANJO DO SENHOR, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA CALÇADA E DO MEIO FIO DA RUA VIDEIRA, BAIRRO PARQUE BELÉM.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3745/3745_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3745/3745_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA EM TODA ÁREA NAS PROXIMIDADES DA QUADRA NA RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BR-101, BAIRRO SAPINHATUBA I.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3743/3743_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3743/3743_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DOS BUEIROS NA RUA SALOMÃO RESECK, EM TODA SUA EXTENSÃO, BAIRRO MORRO DO CARMO. _x000D_
 </t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3333/3333_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3333/3333_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A OPERAÇÃO TAPA-BURACO, NO FINAL DA RUA DA ASSEMBLEIA, NO BAIRRO BANQUETA. </t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3704/3704_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3704/3704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE BRAÇOS DE LUMINÁRIAS NA PRAÇA EM FRENTE À CASA N° 43, PRÓXIMA À QUADRA DE ESPORTES, ESTRADA VEREADOR BENEDITO ADELINO, BAIRRO ENCRUZO DA ENSEADA.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM DECK EM FRENTE AO BAR DO RONALDO, NA ESTRADA VEREADOR BENEDITO ADELINO, BAIRRO ENSEADA</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3260/3260_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3260/3260_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO NA PRAÇA (LIMPEZA, CAPINA, REPARO) LOCALIZADA NA RUA MANOEL CÂNDIDO DE OLIVEIRA, BAIRRO PRAIA DA RIBEIRA. _x000D_
 </t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4974/2977-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4974/2977-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a pavimentação Travessa São Sebastião, localizada na Rua da Limeira, bairro Parque Mambucaba.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICANDO AO PREFEITO MUNICIPAL A RECONSTRUÇÃO DA ESCADARIA NA RUA PREFEITO JOÃO GREGÓRIO GALINDO, APÓS A UBÁ MINAS MÓVEIS E EM FRENTE AO CASARÃO, BAIRRO MORRO DA GLÓRIA II.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE LUMINÁRIAS NA RUA MARTINS PIMENTA, BAIRRO CAMORIM.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2003/2003_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2003/2003_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O AUMENTO DE PRAZO PARA A RENOVAÇÃO DO CARTÃO DO IDOSO DE ESTACIONAMENTO, PARA CADA 5 ANOS. </t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O AUMENTO DE RESERVATÓRIO DE ÁGUA POTÁVEL NO BAIRRO BONFIM.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A IMPLANTAÇÃO DE TRAVESSIAS ELEVADAS (FAIXA DE PEDESTRES) NA RUA FREI INÁCIO, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4859/3001-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4859/3001-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a pavimentação asfáltica da Travessa Santos Reis, bairro Parque Mambucaba.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3742/3742_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3742/3742_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE TAMPA DE CIMENTO (CONCRETO) NO BUEIRO NA RUA CAMPO BELO, BAIRRO ENCRUZO DA ENSEADA. _x000D_
 </t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL CONSTRUÇÃO DE CORRIMÃO NA ESTRADA VEREADOR BENEDITO ADELINO (SUBIDA DO SANDOE), NO BAIRRO BONFIM. </t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4549/3007-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4549/3007-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de um muro de contenção na Rua da Cascata, entre os números 354 e 52, bairro Monsuaba.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3703/3703_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3703/3703_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A AMPLIAÇÃO DA CRECHE MARIA LÚCIA CARDOSO PEREIRA, RUA SANTINHO MARQUES, BAIRRO MONSUABA. </t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5044/3011-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5044/3011-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de calçadas para pedestres, na Avenida Antônio Bertholdo da Silva Jordão, altura do N.° 461, bairro Monsuaba.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A TROCA DE LUMINÁRIAS NA PISTA DE SKATE NA AVENIDA DAS CARAVELAS, BAIRRO PRAIA DA CHÁCARA. </t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3927/3927_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3927/3927_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O MANILHAMENTO DO VALÃO NA RUA SÃO MATHEUS, BAIRRO PARQUE BELÉM. _x000D_
 </t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4099/4099_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4099/4099_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA E A MANUTENÇÃO DOS GUARDA-CORPOS DA PONTE DE ACESSO À PRAIA DO PROVETÁ, ILHA GRANDE. _x000D_
 </t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4672/3027-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4672/3027-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma em toda extensão do caminho da costeira, na Praia do Provetá, Ilha Grande.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3359/3359_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3359/3359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DA QUADRA ESPORTIVA, COM PINTURA NO PISO, TROCA DE REFLETORES E REDE PARA GOL, RUA ALOÍSIO SILVA, AO LADO DO COLÉGIO, BAIRRO MORRO DO CARMO.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4151/3029-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4151/3029-2017.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA E A MANUTENÇÃO DOS GUARDA-CORPOS EXISTENTES EM TODA EXTENSÃO DO CAMINHO DA COSTEIRA, BAIRRO PROVETÁ, ILHA GRANDE.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO DA RUA MURICANA, BAIRRO JAPUÍBA. </t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO NA RUA PROFETA ELIAS, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3841/3841_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3841/3841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE LAZER, PLAYGROUND, MESA PARA JOGOS DE TABULEIRO, BANCOS E ILUMINAÇÃO, NO TERRENO BALDIO LOCALIZADO NA RUA SÃO MATHEUS, EM FRENTE AO BAR DO BAIXINHO, N.° 25, BAIRRO PARQUE BELÉM.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE TAMPA DE CIMENTO NO BUEIRO DA RUA NITERÓI, BAIRRO ENCRUZO DA ENSEADA. </t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3258/3258_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3258/3258_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS LÂMPADAS DOS POSTES NA RUA BOM JARDIM, BAIRRO JAPUÍBA. _x000D_
 </t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3257/3257_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3257/3257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS LÂMPADAS DOS POSTES NA RUA AMAZÔNIA, BAIRRO JACUACANGA. _x000D_
 </t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3254/3254_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3254/3254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A OPERAÇÃO TAPA-BURACO NA RUA SILVA JARDIM, BAIRRO NOVA ANGRA. _x000D_
 </t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE LIXEIRA NA RUA PREFEITO JOÃO GREGÓRIO GALINDO, N.º 7.056, EM FRENTE À LOJA FALCÃO, BAIRRO JAPUÍBA. </t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5043/3090-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5043/3090-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a implantação de Pólo Esportivo com orientação de professor de educação física na Escola Municipal Tereza Pinheiro de Almeida, Rua Prefeito João Gregório Galindo, bairro Japuíba.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4415/3091-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4415/3091-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma do abrigo de passageiros do ponto de ônibus localizado na entrada do Porto Caieira, sentido Centro, Rodovia Procurador Haroldo Fernandes Duarte, próximo ao Km 485, bairro Gamboa do Belém.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3188/3188_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3188/3188_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DA CALÇADA CIDADÃ PARA DEFICIENTES VISUAIS NA RUA PEREIRA PEIXOTO, BAIRRO CENTRO. _x000D_
 </t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3191/3191_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3191/3191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DA CALÇADA CIDADÃ PARA DEFICIENTES VISUAIS, NA RUA ARCEBISPO SANTOS, BAIRRO CENTRO. _x000D_
 </t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3190/3190_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3190/3190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DA CALÇADA CIDADÃ PARA DEFICIENTES VISUAIS NA PRAÇA NILO PEÇANHA, BAIRRO CENTRO. _x000D_
 </t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3189/3189_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3189/3189_texto_integral.pdf</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DA CAIXA DE PASSAGEM DE ESGOTO NA RUA PROJETADA 2, BAIRRO ÁGUA SANTA. </t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2189/2189_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2189/2189_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO PRAIA DA LONGA, ILHA GRANDE. </t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1916/1916_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1916/1916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COBERTURA DA QUADRA NA RUA ESPÍRITO SANTO, EM FRENTE À PRAÇA SEBASTIÃO MARTINS PIMENTA, BAIRRO AREAL. </t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO DA RUA LAVRADOR JOÃO ALVES FILHO, BAIRRO AREAL. </t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA GERAL DO PARQUE NA RUA MESSIAS, BAIRRO PARQUE BELÉM.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A ILUMINAÇÃO PÚBLICA DA PRAÇA NA RUA DO AREAL, BAIRRO AREAL. </t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A ILUMINAÇÃO PÚBLICA NA ESTRADA RECIFE, NA PRAIA DO RECIFE, BAIRRO FRADE.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5045/3156-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5045/3156-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal o reparo da coluna da ponte, subindo pela cachoeira, depois do Bar do Tinho, na Rua Doutor Moacir Paula Lobo, bairro Morro do Santo Antônio.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A RECONSTRUÇÃO DA PRAÇA EDGAR SANTOS GONÇALVES, COM A COLOCAÇÃO DE BANCOS, MESAS E BRINQUEDOS, NA RUA DAS ANDORINHAS, BAIRRO PONTAL.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E PAVIMENTAÇÃO DA TRAVESSA SÃO JORGE, BAIRRO ITINGA DO BRACUÍ. </t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E PAVIMENTAÇÃO DA RUA DAS PALMEIRAS, ITINGA, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E PAVIMENTAÇÃO DA RUA ESPÍRITO SANTO, ITINGA, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO COM LIMPEZA DE CANALETAS E DE BOCAS DE LOBO NA RUA BEIRA RIO, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5038/3167-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5038/3167-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal um estudo de viabilidade para implantação dos ecopontos referentes ao Projeto Ecoenel.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE LIXEIRA NA RUA FRANCELINO ALVES DE LIMA, EM FRENTE À PEIXARIA LAGOA AZUL, BAIRRO NOVA ANGRA.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE CORRIMÃO NA ESCADARIA NA RUA FRANCELINO ALVES DE LIMA, AO LADO DA LOJA REI DOS REIS, BAIRRO CAMPO BELO.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA DA PAZ, BAIRRO ARIRÓ. </t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA DOCA, BAIRRO ARIRÓ. </t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA REDE DE SANEAMENTO E TRATAMENTO DE ESGOTO NA ALAMEDA BEIJA-FLOR, NO BALNEÁRIO DO PONTAL, BAIRRO PONTAL.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4541/3176-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4541/3176-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a realização da operação tapa-buraco na Rua São José, bairro Parque Belém.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA CALÇADA NA RUA IRMÃ IRENE, NO BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3840/3840_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3840/3840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE ESPELHOS RETROVISORES, NOS MOLDES DOS EXISTENTES NAS GUARITAS DO COLÉGIO NAVAL, EM PONTOS ESTRATÉGICOS NAS CURVAS ACENTUADAS DA RUA LINCOLN CORRÊA DA SILVA, PRÓXIMO À ESCOLA MUNICIPAL E NO INICIO DA LADEIRA, ENTRE OS BAIRROS SÃO BENTO E MORRO DO ABEL.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA RUA BOM JESUS, PRÓXIMO AO N.º 2827, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO NA RUA DOCE BARRA, BNH, BAIRRO JACUACANGA. </t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4204/3191-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4204/3191-2017.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE ESCADA COM GUARDA-CORPO NA RUA SÃO MATHEUS, NO BAIRRO BELÉM.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4946/3209-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4946/3209-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de calçamento na Travessa Nobre 14 em frente a pracinha com brinquedos, bairro Praia de Provetá, Ilha Grande.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4149/3213-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4149/3213-2017.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA NA PRAIA SACO DO CÉU, BAIRRO ENSEADA DAS ESTRELAS, ILHA GRANDE.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4766/3215-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4766/3215-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma geral (telhado e colunas de madeira) do abrigo de passageiros na Rua Doce Angra (em frente à Casa de Ração e Consultório Veterinário), bairro Jacuacanga.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA RUA 54, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA CURUMIM, PRÓXIMO À RUA 52, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONTINUAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA GETÚLIO VARGAS, ANTIGA RUA 05, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA DAS MANGUEIRAS, PRÓXIMO À RUA 52, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA ESPERANÇA, PRÓXIMO À RUA 52, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA CAJUEIRO, PRÓXIMA À RUA 52 (RUA DOS APÓSTOLOS), BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA DAS MOREIAS, PRÓXIMO À RUA 52, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA LÍBANO, PRÓXIMO À RUA 52, BAIRRO PARQUE MAMBUCABA</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA GOMES FILHO, PRÓXIMO À RUA 52, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA PROJETADA, PRÓXIMA À RUA 52 (RUA DOS APÓSTOLOS), BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DE TODA GALERIA DA REDE DE ESGOTO QUE ATENDE A RUA MANGARATIBA, BAIRRO SANTA RITA DO BRACUÍ. </t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A CONTINUAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA MANGARATIBA, BAIRRO SANTA RITA DO BRACUÍ. </t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONTINUAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA SANTA RITA I, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4000/4000_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4000/4000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A OBRA DE PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA VILA NOVA, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4001/4001_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4001/4001_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA DO CAJÚ, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA RUA ITABIRA (ANTIGA RUA 06), BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4860/3243-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4860/3243-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a pavimentação asfáltica da Travessa Nova Geração, bairro Parque Mambucaba.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4513/3244-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4513/3244-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a pavimentação asfáltica da Travessa Canadá, bairro Parque Mambucaba.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4515/3245-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4515/3245-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a pavimentação asfáltica na Travessa Rio das Pedras, bairro Parque Mambucaba.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4516/3246-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4516/3246-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a pavimentação asfáltica na Travessa Almirante, bairro Parque Mambucaba.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>Vereador Titi Brasil</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE PARA QUE OS ÔNIBUS DA LINHA VILA VELHA SEJAM SUBSTITUÍDOS POR MICRO-ÔNIBUS E QUE EM HORÁRIOS DE MAIOR MOVIMENTO, O NÚMERO DE CARROS SEJAM AUMENTADOS.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4583/3248-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4583/3248-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal pavimentação asfáltica na Travessa Ubá, bairro Parque Mambucaba.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA LIXEIRA NA RUA TARCÍLIA CÂNDIDO, BAIRRO CAMPO BELO. _x000D_
 </t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3655/3655_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3655/3655_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA LIXEIRA NA RUA TARCÍLIA CÂNDIDO, BAIRRO CAMPO BELO. </t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4540/3255-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4540/3255-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma do guarda-corpo do valão localizada na Rua São José, ao lado CIEP, bairro Parque Belém.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3611/3611_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3611/3611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA DA VALA LOCALIZADA NA RUA SÃO JOSÉ, NA ESQUINA DO CIEP, BAIRRO PARQUE BELÉM. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA E A CAPINA DA AVENIDA ITAGUAÍ, BAIRRO NOVA ANGRA. </t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA RUA PROJETADA, ANTIGO SEM TERRA, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3197/3197_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3197/3197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA COM BRINQUEDOS, BANCOS E MESAS, NA RUA FRANCISCO CESÁRIO ALVIM, EM FRENTE AO CAMPO DOS BANDEIRANTES, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3128/3128_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3128/3128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COMPRA DE APARELHOS DE AR-CONDICIONADO PARA SEREM INSTALADOS NO POSTO DE SAÚDE (SALA DE VACINA, SALA DO DENTISTA, RECEPÇÃO E SALA DE ADMINISTRAÇÃO), NA RUA NOSSA SENHORA APARECIDA, NO BAIRRO CAMORIM PEQUENO.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DA PLACA DE IDENTIFICAÇÃO &amp;#8220;POSTO DE SAÚDE&amp;#8221;, RUA NOSSA SENHORA APARECIDA, BAIRRO CAMORIM PEQUENO. </t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4132/3346-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4132/3346-2017.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL SOLICITANDO A OBRA DE PAVIMENTAÇÃO ASFÁLTICA NA RUA BOA ESPERANÇA, BAIRRO SANTA RITA DO BRACUÍ.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4002/4002_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4002/4002_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA BOA ESPERANÇA, ITINGA, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4003/4003_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4003/4003_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL SOLICITANDO A PAVIMENTAÇÃO ASFÁLTICA NA RUA ZILDA MARIA, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4004/4004_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4004/4004_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA RUA ELIZÁRIO AZEVEDO, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A OBRA DE PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA DA PAZ, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3123/3123_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3123/3123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL O REPARO DA TAMPA DO BUEIRO LOCALIZADO NA RUA HÉRCULES, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3125/3125_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3125/3125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COMPLEMENTAÇÃO DAS TAMPAS DE CONCRETO DOS BUEIROS LOCALIZADOS NA RUA 15 (QUINZE), PRÓXIMOS AO CENTRO DE INTELIGÊNCIA E CIDADANIA, BAIRRO MONTE CASTELO.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO NA TRAVESSA SANTO ANTÔNIO, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONCLUSÃO DA OBRA DE MANILHAMENTO NA RUA JOSÉ RODRIGUES SOARES, BNH, BAIRRO JACUACANGA.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE UMA LIXEIRA NA RUA MURIQUI, BAIRRO NOVA ANGRA. </t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE UMA LIXEIRA NA RUA OSVALDO CRUZ, BAIRRO CAMORIM PEQUENO. </t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3118/3118_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3118/3118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A ABERTURA E A DEMARCAÇÃO DIAGONAL DE VAGAS DE ESTACIONAMENTO PÚBLICO NA RUA JAPORANGA, EM FRENTE AO N.º 1.232, PRÓXIMO AO BAR DO MOURA, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NA RUA COMANDANTE CASTELO BRANCO, BAIRRO BALNEÁRIO.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4604/3395-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4604/3395-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a pavimentação asfáltica na Rua Kennedy Marçal, após o Bar Retrô, bairro Banqueta.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3626/3626_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3626/3626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COMPRA DE 4 (QUATRO) COMPUTADORES COM ESTABILIZADORES, PARA O POSTO DE SAÚDE DA RUA NOSSA SENHORA APARECIDA, BAIRRO CAMORIM PEQUENO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A RECUPERAÇÃO DA CALÇADA NA RUA MIRACEMA, BAIRRO JAPUÍBA. </t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5232/3407-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5232/3407-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a continuação da extensão de iluminação pública na Rua Leonel Silva (antiga Benedita Teixeira do Nascimento), próximo à Igreja Assembleia de Deus Alfa e Omega, bairro Monsuaba.</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3356/3356_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3356/3356_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A AMPLIAÇÃO DO RESERVATÓRIO DE ÁGUA LOCALIZADO NO FINAL DA RUA LEONTINO CECÍLIO DE CARVALHO, BAIRRO MONSUABA. </t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA RUA SÃO THIAGO, BAIRRO NOVA ANGRA. </t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A TROCA DOS REFLETORES NO CAMPO DE FUTEBOL NA RUA ANGRA DOS REIS, EM FRENTE AO CIEP, BAIRRO AREAL.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3046/3046_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3046/3046_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A OPERAÇÃO TAPA-BURACO, NA RUA ITATIAIA, AO LADO DO POSTO GNV, BAIRRO JAPUÍBA. _x000D_
 </t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4154/3461-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4154/3461-2017.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA ENTRADA DA RUA 7 (SETE) DE SETEMBRO, BAIRRO MORRO DO MORENO.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4877/3465-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4877/3465-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a colocação de placa de identificação de logradouro com nome e CEP na Rua Maria Leonora Campos, próximo ao campinho de futebol, bairro Água Santa.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5048/3467-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5048/3467-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a pavimentação asfáltica na Rua Maria Leonora Campos, bairro Água Santa.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ÁREA DE LAZER NA RUA BOA VISTA, PRÓXIMO À LOJA RAIMUNDO MATERIAL DE CONSTRUÇÃO, BAIRRO CAMORIM PEQUENO.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4093/4093_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4093/4093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO, AO LADO DO CAMPO DE AREIA, NA RUA BOA VISTA, EM FRENTE AO &amp;#8220;RAIMUNDO MATERIAIS DE CONSTRUÇÃO&amp;#8221;, BAIRRO CAMORIM PEQUENO.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM VESTIÁRIO AO LADO DO CAMPO DE FUTEBOL DE AREIA, NA RUA BOA VISTA, EM FRENTE À LOJA DE MATERIAL DE CONSTRUÇÃO RAIMUNDO, BAIRRO CAMORIM PEQUENO.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4945/3474-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4945/3474-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a implantação de uma faixa de pedestres na Rua Manoel do Rosário, próximo ao antigo necrotério da Santa Casa, bairro Centro.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4768/3478-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4768/3478-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de um abrigo de passageiros em ponto de ônibus, na Estrada Vereador Benedito Adelino, entre a Pousada da Figueira e a Escola Maria Hercília Cardoso Castro, bairro Vila Velha.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O MANILHAMENTO NA RUA SAMUEL, BAIRRO PARQUE BELÉM.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O DESENTUPIMENTO DA REDE DE ESGOTO NA RUA JOSÉ LUIZ DE SOUZA, BAIRRO SERRA D'ÁGUA.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O DESENTUPIMENTO DA REDE DE ESGOTO NA AVENIDA VEREADOR BENEDITO ADELINO, BAIRRO BONFIM.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5047/3504-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5047/3504-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a roçada e capina na Travessa Santiago, bairro Japuiba.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A TROCA DE LÂMPADA DO POSTE N.° 1446, RUA SÃO JOAQUIM, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA AVENIDA BOM JESUS, BAIRRO PARQUE BELÉM</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A TROCA DE LÂMPADA DO POSTE N.° 03, NA RUA SANTA ANA COM A TRAVESSA SANTO ANTÔNIO, BAIRRO PARQUE BELÉM. </t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE PLACA INDICATIVA NA ESTRADA VEREADOR BENEDITO ADELINO, INFORMANDO O NOME DA PRAIA DO BONFIM, BAIRRO BONFIM.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5595/3519-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5595/3519-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a extensão de iluminação pública na Travessa Maria das Dores da Conceição, bairro Monsuaba.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CRIAÇÃO DE UM PONTO DE COLETA DE ÓLEO DE COZINHA UTILIZADO NA REGIONAL DE MONSUABA, PARA QUE O MESMO POSSA SER RECICLADO.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3628/3628_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3628/3628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REVITALIZAÇÃO DA NASCENTE DE ÁGUA (BICA DO ABEL), NA RUA BELA VISTA, ATRÁS DA ESCOLA MUNICIPAL PROFESSOR JOSÉ AMÉRICO LOMEU BASTOS, BAIRRO MORRO DO ABEL.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4094/4094_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4094/4094_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O REPARO NO MURO DE CONTENÇÃO COM RACHADURAS, PRÓXIMO À ESCADARIA DO BICÃO, NA RUA BRITALDO BARBOSA, BAIRRO MORRO DO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA RUA DIVINÉIA, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA RUA EDITH DE ALMEIDA, ITINGA, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA GIRASSOL, ITINGA, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA JERUSALÉM, ITINGA, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1456/1456_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1456/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA SANTA CECÍLIA, ITINGA, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA DO FUTURO, ITINGA, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4767/3552-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4767/3552-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal um estudo de viabilidade técnica para a construção de um calçadão na Rodovia Procurador Haroldo Fernandes Duarte (BR 101), nos dois lados da via, do bairro Parque Mambucaba até a ponte que faz divisa com Paraty.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4842/3554-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4842/3554-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal um estudo e viabilidade para construção de um muro de contenção, Avenida José Elias Rabha, próximo a Loja de Jet Ski da Yamaha (Dani mar), bairro Parque das Palmeiras.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4196/3576-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4196/3576-2017.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DA REDE ELÉTRICA DO POSTO DE SAÚDE DA PRAIA DO PROVETÁ, BAIRRO PRAIA DO PROVETÁ - ILHA GRANDE.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3845/3845_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3845/3845_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA RUA TEREZA PINHEIRO DE ALMEIDA, BAIRRO VILA NOVA. _x000D_
 </t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A OBRA DE PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA 51 (CINQUENTA E UM), BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS TAMPAS DE PROTEÇÃO DE BUEIRO (BOCA DE LOBO), LOCALIZADAS NA RUA JOSÉ JAIR FERREIRA LEONE, BAIRRO JACUACANGA.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2008/2008_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2008/2008_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA E POSTERIOR PROVIDÊNCIAS PARA QUE AS VAGAS DE ESTACIONAMENTO DESTINADAS AOS IDOSOS E PORTADORES DE DEFICIÊNCIA FÍSICA, LOCALIZADAS NA RUA RAUL POMPÉIA, EM FRENTE À LANCHONETE SANDUBAS, BAIRRO CENTRO, SEJAM TRANSFERIDAS PARA O LADO OPOSTO DA RUA, EM FRENTE AO BANCO ITAÚ.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1956/1956_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1956/1956_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A FISCALIZAÇÃO DOS TERRENOS BALDIOS LOCALIZADOS NA RUA AFONSO PENA, NO BAIRRO JACUACANGA. </t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A FISCALIZAÇÃO DOS TERRENOS BALDIOS LOCALIZADOS NA RUA ÁGUAS MARINHAS, BAIRRO JACUACANGA. </t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A FISCALIZAÇÃO DOS TERRENOS BALDIOS DA RUA EUGÊNIO MIRANDA, BAIRRO JACUACANGA. </t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1959/1959_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1959/1959_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE E POSTERIOR PROVIDÊNCIAS PARA CRIAÇÃO DE VAGAS DE ESTACIONAMENTO DESTINADAS AOS IDOSOS E AOS PORTADORES DE DEFICIÊNCIA FÍSICA, PRÓXIMAS À ANGRAPREV - INSTITUTO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE ANGRA DOS REIS, LOCALIZADA NA RUA DR. ORLANDO GONÇALVES, BAIRRO PARQUE DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CAPINA NA BEIRA DA RODOVIA SATURNINO BRAGA, DO TREVO DE SAÍDA DA RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BR-101, ATÉ O BAIRRO SERRA D&amp;#8217;ÁGUA.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3049/3049_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3049/3049_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A EXTENSÃO DE ILUMINAÇÃO PÚBLICA, PRÓXIMO AO ABRIGO DE PASSAGEIROS, AO LADO DA ENTRADA DO CONDOMÍNIO PONTA DA MOMBAÇA, NA RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BR 101, KM 475, NA ALTURA DO BAIRRO MOMBAÇA.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PODA DAS ÁRVORES NO PÁTIO DO COLÉGIO BENEDITO DOS SANTOS BARBOSA, SITUADO ENTRE A RUA SANTINHO MARQUES E A RUA MANOEL DE SOUZA LIMA, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2011/2011_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2011/2011_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE E POSTERIOR PROVIDÊNCIAS PARA A DISPONIBILIZAÇÃO DE UM QUARTO DE REPOUSO PARA OS FUNCIONÁRIOS DA AMBULÂNCIA DO CENTRO DE ESPECIALIDADES MÉDICAS MÃE DOLORES, LOCALIZADO NA RUA ANTÔNIO ALVES DA COSTA, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1961/1961_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1961/1961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE LINHA TELEFÔNICA NO CENTRO DE ESPECIALIDADES MÉDICAS MÃE DOLORES, NA RUA ANTÔNIO ALVES DA COSTA, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PINTURA DO CENTRO DE ESPECIALIDADES MÉDICAS MÃE DOLORES, NA RUA ANTÔNIO ALVES DA COSTA, BAIRRO MONSUABA. </t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PINTURA DOS REDUTORES DE VELOCIDADE LOCALIZADOS NA RUA DOCE ANGRA, BAIRRO JACUACANGA. </t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA COM A CONCRETAGEM E A DEMARCAÇÃO DE VAGAS PARA VEÍCULOS NO ESTACIONAMENTO DA RUA FRANCISCO BEZERRA, N.º 248, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4212/3675-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4212/3675-2017.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS TAMPAS DAS VALAS DA RUA 17 (DEZESSETE), BAIRRO MONTE CASTELO.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE CHUVEIROS NOS BANHEIROS DA ESCOLA MUNICIPAL BENEDITO DOS SANTOS BARBOSA, SITUADA NO BAIRRO MONSUABA, ENTRE A RUA SANTINHO MARQUES E A RUA MANOEL DE SOUZA LIMA.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A DISPONIBILIZAÇÃO DE VIGILANTES EM HORÁRIO INTREGRAL NO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL SÉRGIO LOUZADA TAVARES, SITUADO NA RUA BOA ESPERANÇA, BAIRRO FRADE.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2013/2013_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2013/2013_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O FORNECIMENTO DE MATERIAL DIDÁTICO PARA O CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL SÉRGIO LOUZADA TAVARES, SITUADO NA RUA BOA ESPERANÇA, BAIRRO FRADE.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL  O FORNECIMENTO DE MATERIAL DE LIMPEZA EM QUANTIDADE ADEQUADA PARA O CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL SÉRGIO LOUZADA TAVARES, NA RUA BOA ESPERANÇA, BAIRRO FRADE.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2015/2015_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2015/2015_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PODA DAS ÁRVORES NA CRECHE MUNICIPAL MARIA LUCIA CARDOSO PEREIRA, LOCALIZADA NA RUA SANTINHO MARQUES, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE LIXEIRA COM SUPORTE NA AVENIDA SÃO JOSÉ, EM FRENTE À ASSEMBLEIA DE DEUS, BAIRRO PARQUE BELÉM.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL A FISCALIZAÇÃO DOS TERRENOS BALDIOS LOCALIZADOS NA RUA DAS PALMAS, BAIRRO JACUACANGA.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REALIZAÇÃO DE UM ESTUDO DE VIABILIDADE TÉCNICA PARA A CONSTRUÇÃO E INSTALAÇÃO DE UMA ÁREA DE LAZER NA RUA LINCOLN CORRÊA DA SILVA, NA ÁREA ABERTA EM DECORRÊNCIA DA OBRA DO MURO DE CONTENÇÃO, BAIRRO MORRO DA CARIOCA.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PINTURA DA FAIXA DE PEDESTRE NA AVENIDA DOS TRABALHADORES, ESQUINA COM A RUA ITAPUCA, BAIRRO VILLAGE JACUACANGA. </t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O REPARO E A MANUTENÇÃO DOS BANHEIROS DA ESCOLA MUNICIPAL ALMIRANTE TAMANDARÉ, LOCALIZADA NA AVENIDA TEREZA PINHEIRO DE ALMEIDA, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O REPARO E A MANUTENÇÃO DAS PORTAS DAS SALAS DE AULA DA ESCOLA MUNICIPAL ALMIRANTE TAMANDARÉ, LOCALIZADA NA AVENIDA TEREZA PINHEIRO DE ALMEIDA, BAIRRO JAPUÍBA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICANDO AO PREFEITO MUNICIPAL A AQUISIÇÃO DE UM TAPETE TATAME EM EVA COM MEDIDA 4 X 4 METROS PARA A CRECHE MUNICIPAL MONTEIRO LOBATO NA RUA RIO DAS OSTRAS, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA DO ABRIGO DE PASSAGEIROS NO PONTO DE ÔNIBUS SENTIDO PARATY-ANGRA, APÓS A ENTRADA DA PRAIA DA GUARIBA, NA RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE (BR 101), KM 518, BAIRRO PIRAQUARA.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3048/3048_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3048/3048_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NO ESPAÇO AO LADO DO BLOCO 01, CONDOMÍNIO CIDADÃO DA GLÓRIA, RUA DAS GAIVOTAS, BAIRRO MORRO DA GLÓRIA.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3115/3115_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3115/3115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL O REPARO DA GRADE DE PROTEÇÃO EM BOCAS COLETORAS DE ÁGUAS PLUVIAIS, RUA BELA VISTA, BAIRRO NOVA ANGRA. </t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À SUPERINTENDÊNCIA DE TRANSPORTE E TRÂNSITO PARA QUE SEJA FEITA A PINTURA DO REDUTOR DE VELOCIDADE LOCALIZADO NA RUA SÃO JOÃO BATISTA, BAIRRO AREAL.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4765/3827-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4765/3827-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de um abrigo de passageiros em ponto de ônibus na Avenida Antônio Bertholdo da Silva Jordão, próximo a Escola do Mar, bairro Monsuaba.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4555/3829-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4555/3829-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a manutenção do rancho danificado na Praia da Vila Velha, Estrada Vereador Benedito Adelino, bairro Vila Velha.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A SUBSTITUIÇÃO DA BOCA DE LOBO NA RUA HIPÓLITO TRAVASSOS, DE ESQUINA COM A RUA RIO GRANDE, BAIRRO FRADE</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA O MANILHAMENTO EM TODA EXTENSÃO DA TRAVESSA BOM JESUS, ACESSO PELA RUA FRANCISCO GUEDES DA SILVA, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PINTURA DE DEMARCAÇÕES DE VAGAS NO ESTACIONAMENTO SITUADO EM FRENTE À PRAÇA DA RUA DOLLOR BARRETO, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3677/3677_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3677/3677_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL O ESTUDO DE VIABILIDADE TÉCNICA PARA A CONSTRUÇÃO DE UM CENTRO DE TRATAMENTO DE DEPENDENTES QUÍMICOS, BAIRRO CENTRO. </t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A FISCALIZAÇÃO DA OBRA NO TERRENO LOCALIZADO AO LADO DA UNIDADE DE SAÚDE, RUA DOCE ANGRA, BAIRRO JACUACANGA. </t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM ASILO PARA IDOSOS, BAIRRO JAPUÍBA. </t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2004/2004_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2004/2004_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COBERTURA DA QUADRA DA ESCOLA MUNICIPAL ALEXINA LOWNDES NA ESTRADA VEREADOR BENEDITO ADELINO, BAIRRO BONFIM. </t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE MURO DE CONTENÇÃO NA AVENIDA ANTÔNIO BERTHOLDO DA SILVA JORDÃO, BAIRRO BISCAIA.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO NO LOCAL CONHECIDO COMO RUA DO PESQUE E PAGUE, NO PONTO FINAL DA ESTRADA CLÉRIO JOÃO DA PENHA FILHO, ANTIGA ESTRADA DA BANQUETA, BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2002/2002_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2002/2002_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A ILUMINAÇÃO PÚBLICA DA CICLOVIA EXISTENTE AO LONGO DA RUA MACAÉ, BEIRANDO O RIO JAPUÍBA, BAIRRO JAPUÍBA. </t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COBERTURA DA PRAÇA NA RUA DA PEDREIRA, EM FRENTE AO COMÉRCIO BABI, BAIRRO CAMORIM. </t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NA RUA JOÃO GOMES, AO LADO DA ASSEMBLÉIA DE DEUS, BAIRRO CANTAGALO. </t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A PAVIMENTAÇÃO ASFÁLTICA NO FINAL DA RUA DOLLOR BARRETO, A PARTIR DO Nº 1136, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE PLACAS INDICANDO A LOCALIZAÇÃO DO ESF II &amp;#8211; PARQUE MAMBUCABA, AO LONGO DA AVENIDA FRANCISCO MAGALHÃES DE CASTRO, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE PLACA DE SINALIZAÇÃO DE QUEBRA-MOLAS NA RUA JAPORANGA, PRÓXIMO A ASSEMBLEIA DE DEUS, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PINTURA DA FAIXA DE PEDESTRES LOCALIZADA NA RUA JAPORANGA, PRÓXIMA À ASSEMBLEIA DE DEUS, BAIRRO JAPUÍBA. </t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1885/1885_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL QUE SEJAM TROCADAS AS GRADES DAS GALERIAS DE ÁGUAS PLUVIAIS LOCALIZADAS NA RUA PREFEITO JOÃO GREGÓRIO GALINDO, Nº 2530, EM FRENTE AO BAMBU AUTO PEÇAS, BAIRRO MORRO DA GLORIA II.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA DO ABRIGO DE PASSAGEIROS LOCALIZADO NA ENTRADA DA FAZENDA GARATUCAIA, NA RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BR 101, KM 458, BAIRRO GARATUCAIA.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O ESTUDO DE VIABILIDADE TÉCNICA PARA A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO DE PONTO DE ÔNIBUS NA RUA REI BALTAZAR, BAIRRO NOVA ANGRA.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE AULAS DE GINÁSTICA LOCALIZADA NO BAIRRO GAMBOA DO BELÉM. </t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA E DESOBSTRUÇÃO DA REDE DE ESGOTO NA RUA DOS CAJUEIROS, BAIRRO MORRO DO PEREZ. </t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NA RUA PRESIDENTE TANCREDO NEVES, PRÓXIMO À LANCHONETE PARATY LANCHES, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A IMPLEMENTAÇÃO/INSTALAÇÃO DO SANEAMENTO BÁSICO EM TODA A EXTENSÃO DA RUA VITAL AFONSO DA PAIXÃO, BAIRRO SERRA D&amp;#8217;ÁGUA.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A IMPLEMENTAÇÃO/INSTALAÇÃO DO SANEAMENTO BÁSICO EM TODA A EXTENSÃO DA RUA JEQUITIBÁ, BAIRRO SERRA D&amp;#8217;ÁGUA.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A COLOCAÇÃO DE BUEIROS BOCA DE LOBO PRÓXIMO À ASSOCIAÇÃO DE MORADORES, RUA PADRE ANTONIO MULLER, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE BRAÇO DE LUMINÁRIA NA PONTE LOCALIZADA NA RUA DO TRIANGULO, MORRO DO VAI QUEM QUER, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A PINTURA REFERENTE AOS SINAIS DE TRÂNSITO E FAIXA DE PEDESTRE, NA RUA JOÃO GOMES, BAIRRO CANTAGALO. </t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DOS REDUTORES DE VELOCIDADE SITUADOS NA RUA RAUL LEAL, BAIRRO PRAIA DO MACHADO. </t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE BRAÇOS DE LUMINÁRIAS NA RUA JOSÉ JAIR FERREIRA LEONE, BAIRRO JACUACANGA. </t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA O RETORNO DE MÃO DUPLA NA RUA GETÚLIO VARGAS, CEP:23.954-095, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA DO PRÉDIO AO LADO DO POSTO DE SAÚDE NA TRAVESSA IVAN NUNES VIANA, Nº 2144, PARA QUE SEJA INSTALADO O POSTO DE DEFESA CIVIL DO PARQUE MAMBUCABA, QUE SE ENCONTRA ATUALMENTE NA AVENIDA FRANCISCO MAGALHÃES DE CASTRO NO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2019/2019_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2019/2019_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL ESTUDO DE VIABILIDADE TÉCNICA PARA O MANILHAMENTO EM TODA EXTENSÃO DA RUA DAS BROMÉLIAS, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A DEDETIZAÇÃO NO POSTO DE SAÚDE LOCALIZADO NA TRAVESSA IVAN NUNES VIANA, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL O MANILHAMENTO DA RUA AVIADOR SANTOS DUMONT, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL O MANILHAMENTO DA RUA JÚLIA DA CONCEIÇÃO, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O MANILHAMENTO DA RUA ULISSES GUIMARÃES, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA O RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA JULIA DA CONCEIÇÃO, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS TAMPAS DAS BOCAS DE LOBO DA RUA 02 (DOIS) DE JULHO, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A TROCA DE POSTE LOCALIZADO NA RUA PROJETADA, AO LADO DO CAMPO MORADA DO BRACUÍ, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A COLOCAÇÃO DE POSTES COM BRAÇO DE LUMINÁRIA NA RUA SÃO PAULO, ITINGA, BAIRRO BRACUÍ.</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A COLOCAÇÃO DE POSTES COM BRAÇOS DE LUMINÁRIA EM TODA EXTENSÃO DA RUA DOCE MAR, ITINGA, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A COLOCAÇÃO DE POSTES COM BRAÇO DE LUMINÁRIA NA RUA SANTA CECÍLIA, ITINGA, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A COLOCAÇÃO DE POSTES COM BRAÇO DE LUMINÁRIAS NA RUA BAHIA, ITINGA, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL PARA QUE INTERCEDA JUNTO À EMPRESA DE ENERGIA ELÉTRICA ENEL, PARA QUE ESTE REALIZE A EXTENSÃO DA REDE ELÉTRICA JÁ EXISTENTE NO PROVETÁ PARA A PRAIA DO AVENTUREIRO, ONDE NÃO HÁ ENERGIA ELÉTRICA, AMBOS LOCALIZADOS NA ILHA GRANDE.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS - CORREIOS, PARA QUE ESTE REALIZE A ENTREGA DE CORRESPONDÊNCIAS NA RUA VITAL AFONSO DA PAIXÃO, BAIRRO SERRA D&amp;#8217;ÁGUA.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL PARA QUE INTERCEDA JUNTO À EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS - CORREIOS, PARA QUE ESTE REALIZE A ENTREGA DE CORRESPONDÊNCIAS NA RUA JOSÉ LUIS DE SOUZA, NO BAIRRO SERRA D&amp;#8217;ÁGUA.</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS - CORREIOS - PARA ENTREGA DE CORRESPONDÊNCIAS NA RUA JEQUITIBÁ, BAIRRO SERRA D&amp;#8217;ÁGUA.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2747/2747_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2747/2747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS - CORREIOS, PARA QUE ESTE REALIZE A ENTREGA DE CORRESPONDÊNCIAS NA RODOVIA SATURNINO BRAGA, BAIRRO SERRA D&amp;#8217;ÁGUA.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE DOIS POSTES NA PONTE LOCALIZADA NA RUA DO TRIÂNGULO, MORRO DO VAI QUEM QUER, BAIRRO MONSUABA. </t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A TROCA DO POSTE NA RUA RONALD ALVES FERREIRA Nº 2450, BAIRRO MORRO DA CRUZ. </t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL PARA QUE INTERCEDA JUNTO À EMPRESA DE TELEFONIA OI, PARA QUE REALIZE A INSTALAÇÃO DE UM TELEFONE PÚBLICO (ORELHÃO) EM FRENTE À IGREJA ASSEMBLÉIA DE DEUS - MINISTÉRIO DE MAMBUCABA, LOCALIZADA NA RUA 07 (SETE) DE ABRIL, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DNIT &amp;#8211; DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTE - PELA REALIZAÇÃO DE UM ESTUDO DE VIABILIDADE TÉCNICA PARA A INSTALAÇÃO DE FAIXA DE PEDESTRES NO KM 113, DA RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BR-101, ITINGA, PRÓXIMO AO POSTO DE GASOLINA SHELL, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A EXTENSÃO DA REDE ELÉTRICA NA RUA JULIA DA CONCEIÇÃO, ENTRADA AO LADO DA FAZENDA GRATAÚ, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO DA RUA VEREADOR AÍRTON DE BRITO, BAIRRO SÃO BENTO. </t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA ÁREA DE LAZER NA ESTRADA VEREADOR BENEDITO ADELINO, BAIRRO ENCRUZO DA ENSEADA. </t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4552/4303-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4552/4303-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a compra de cadeiras longarinas de três lugares, para o Posto de Saúde, localizado na Rua Nossa Senhora Aparecida, bairro Camorim Pequeno.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4156/4323-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4156/4323-2017.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A AMPLIAÇÃO DA ACADEMIA AO AR LIVRE LOCALIZADA NO CALÇADÃO DA AVENIDA AYRTON SENNA DA SILVA, BAIRRO PRAIA DO ANIL.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1962/1962_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1962/1962_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O REPARO NO MEIO-FIO DO CALÇAMENTO DA RUA JACARANDÁ, PRÓXIMO AO CRUZAMENTO COM A RUA PAU BRASIL, BAIRRO GAMBOA DO BELÉM.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE REDE DE ESGOTO DO INÍCIO DA RUA JACARANDÁ ATÉ O CRUZAMENTO COM A RUA DO CEDRO, NO BAIRRO GAMBOA DO BELÉM.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA O RECAPEAMENTO ASFÁLTICO DA RUA VALDOMIRO HONÓRIO, BAIRRO GARATUCAIA.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA O RECAPEAMENTO ASFÁLTICO NA RUA PROJETADA, BAIRRO CANTAGALO.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICANDO AO PREFEITO MUNICIPAL, A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS (PONTO DE ÔNIBUS), NO PONTO FINAL DA LINHA CANTAGALO X CONCEIÇÃO DE JACAREÍ, LOCALIZADO NA RUA JOÃO GOMES, BAIRRO CANTAGALO .</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A AMPLIAÇÃO DA PONTE DE CONCRETO, SUBINDO PELA CACHOEIRINHA, NO FINAL DA RUA BRITALDO BARBOSA, BAIRRO MORRO DA CAIXA D'ÁGUA.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA UM REDUTOR DE VELOCIDADE NA RUA ANTÔNIO BERTHOLDO DA SILVA JORDÃO, TENDO COMO REFERÊNCIA O NÚMERO 4930, BAIRRO PONTA LESTE.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CRIAÇÃO DE UMA PRAÇA COM BRINQUEDOS NA ESTRADA VEREADOR BENEDITO ADELINO, TENDO COMO REFERÊNCIA O CAMPO DE FUTEBOL, BAIRRO ENCRUZO DA ENSEADA.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4538/4381-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4538/4381-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a implantação de grama sintética no campo de futebol, na Rua Vinícius de Moraes, bairro Nova Angra.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3109/3109_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3109/3109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE GRAMA SINTÉTICA NO CAMPO DE FUTEBOL NA RUA ANTOUN NAIN AFIF, BAIRRO NOVA ANGRA. </t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA RUA 2 (DOIS) DE JULHO, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DA REDE DE SANEAMENTO E TRATAMENTO DE ESGOTO NA RUA 2 (DOIS) DE JULHO, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA RIO BONITO, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA CALÇADA NA RUA DOS CRAVOS, BAIRRO CAMPO BELO. </t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PODA DA ÁRVORE LOCALIZADA NA AVENIDA BOUNGAVILLE, BAIRRO CAMPO BELO. </t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA ASSOCIAÇÃO DE MORADORES E AMIGOS DOS MORROS SANTO ANTÔNIO II E CAIXA D&amp;#8217;ÁGUA, RUA BRITALDO BARBOSA, BAIRRO MORRO DA CAIXA D&amp;#8217;ÁGUA.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL OS SERVIÇOS DE JARDINAGEM E PAISAGISMO NO CANTEIRO DA RUA ANTÔNIO PINHEIRO ALMEIDA, BAIRRO MORRO DA CAIXA D&amp;#8217;ÁGUA.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3846/3846_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3846/3846_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL QUE PROVIDENCIE A RETOMADA DO ÔNIBUS ESCOLAR DA ESCOLA MUNICIPAL FREI JOÃO MOREIRA, LOCALIZADA NA ESTRADA VEREADOR BENEDITO ADELINO, BAIRRO ENSEADA.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O CONCERTO DOS DEGRAUS DA ESCADA LOCALIZADA NA RUA PREFEITO JOÃO GREGÓRIO GALINDO, TENDO COMO REFERÊNCIA O N.° 1418, BAIRRO MORRO DA GLÓRIA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO PONTAL.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE TAMPA DE CIMENTO NO BUEIRO NA TRAVESSA FRANCISCO CARNEIRO, BAIRRO JAPUÍBA. </t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE BRINQUEDOS PARA CRIANÇAS PORTADORAS DE DEFICIÊNCIA OU MOBILIDADE REDUZIDA, NA PRAÇA DO PROMORAR, LOCALIZADA NA RUA DA EDUCAÇÃO, BAIRRO CAMPO BELO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE BRINQUEDOS PARA CRIANÇAS PORTADORAS DE DEFICIÊNCIA OU MOBILIDADE REDUZIDA, NA PRAÇA DO AREAL, RUA ESPÍRITO SANTO, BAIRRO AREAL.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE BRINQUEDOS PARA CRIANÇAS PORTADORAS DE DEFICIÊNCIA OU MOBILIDADE REDUZIDA, NA PRAÇA LOCALIZADA NA RUA SANTA CECÍLIA, BAIRRO PARQUE BELÉM.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3685/3685_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3685/3685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A CONSTRUÇÃO DE UMA ESCOLA PÚBLICA, BAIRRO NOVA ANGRA. _x000D_
 </t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1966/1966_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1966/1966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO DO PREFEITO MUNICIPAL A PODA DE ÁRVORES ONDE PASSAM FIOS DE ALTA TENSÃO, LOCALIZADOS NA RUA JOSÉ NICÁCIO, PRÓXIMO AO POSTE (76158), BAIRRO DO MORRO DO MORENO.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O FORNECIMENTO DE MATERIAL DE LIMPEZA EM QUANTIDADE ADEQUADA PARA A ESCOLA MUNICIPAL SANTOS DUMONT, SITUADA NA RUA PREFEITO JOÃO GREGÓRIO GALINDO, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL FORNECIMENTO DE MATERIAL DIDÁTICO EM QUANTIDADE ADEQUADA PARA A ESCOLA MUNICIPAL MANOEL RAMOS, SITUADA NA RUA AMAZONAS, BAIRRO NOVA ANGRA.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2021/2021_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2021/2021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE UMA PLACA INDICATIVA COM OS DIZERES: &amp;#8220;BEM VINDO À PRAIA DA ITINGA&amp;#8221;, NA ENTRADA DA REFERIDA PRAIA, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA LIXEIRA NA RUA ILHA GRANDE, BAIRRO PRAIA DA RIBEIRA. </t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL QUE SEJAM TOMADAS AS MEDIDAS NECESSÁRIAS PARA INICIATIVA DE PROJETO DE LEI EM ANEXO, EM VIRTUDE DE SUA COMPETÊNCIA, REFERENTE À EXIGÊNCIA DE FICHA LIMPA PARA NOMEAÇÃO DE CARGOS COMISSIONADOS EXISTENTES NOS ÓRGÃOS DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2137/2137_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2137/2137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DO ESCADÃO LOCALIZADO NA RUA 06 (SEIS), BAIRRO SAPINHATUBA I. </t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE LIXEIRAS E PAPELEIRAS NO ABRIGO DE PASSAGEIROS LOCALIZADO NA RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BR 101, EM FRENTE AO REDE MARKET, BAIRRO PRAIA DA RIBEIRA.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3031/3031_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3031/3031_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICANDO AO PREFEITO MUNICIPAL A DEMARCAÇÃO VERTICAL DE VAGAS DE ESTACIONAMENTO PÚBLICO NA RUA JAPORANGA, EM FRENTE AO MERCADO REDE MARKET, BAIRRO RIBEIRA.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O MANILHAMENTO DO VALÃO EXISTENTE NA AVENIDA BOM JESUS, AO LADO DO CAMPO DE FUTEBOL DE GRAMADO, BAIRRO PARQUE BELÉM.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O REPARO E O NIVELAMENTO DA TAMPA DE UM BUEIRO, NA RUA OURO PRETO, BAIRRO NOVA ANGRA. </t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL O REPARO E O NIVELAMENTO DA TAMPA DE UM BUEIRO, NA RUA OURO PRETO, BAIRRO NOVA ANGRA. </t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O REPARO E O NIVELAMENTO DA TAMPA DE UM BUEIRO, NA RUA REI BALTAZAR, BAIRRO NOVA ANGRA.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O REPARO E O NIVELAMENTO DA TAMPA DE UM BUEIRO, NA RUA ITAPERUNA, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE UM BRAÇO DE LUMINÁRIA NA ESTRADA CLÉRIO JOÃO DA PENHA FILHO, ANTIGA ESTRADA DA BANQUETA, PRÓXIMO AO N.º 965, BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PODA DE ÁRVORES QUE ESTÃO SOBRE OS FIOS DE ENERGIA ELÉTRICA, NA RUA DA CASCATA, BAIRRO MONSUABA. </t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PODA DE ÁRVORES QUE ESTÃO SOBRE OS FIOS DE ENERGIA ELÉTRICA NA RUA ABÍLIO DE SOUZA ARAÚJO, PRÓXIMO AO N.º 53, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3199/3199_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3199/3199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A AMPLIAÇÃO DO POSTO DE SAÚDE COM SALAS PARA ESTAR MÉDICO, EXPURGO E ESTERILIZAÇÃO, RUA NOSSA SENHORA APARECIDA, BAIRRO CAMORIM PEQUENO.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5594/4687-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5594/4687-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal que interceda junto a ENEL a poda da árvore que se encontra entre a rede elétrica, ao lado da entrada da Rua Abílio Silva, próximo ao Tião Ramos, bairro Morro do Carmo.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4033/4033_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4033/4033_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COMUNITÁRIA, BAIRRO MORRO DA CARIOCA. _x000D_
 </t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4029/4029_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4029/4029_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SERVIÇO AUTÔNOMO DE CAPTAÇÃO DE ÁGUA E TRATAMENTO DE ESGOTO - SAAE - POR UMA VISTORIA NAS PRAIAS DO BAIRRO VILA VELHA, ESTRADA VEREADOR BENEDITO ADELINO, BAIRRO VILA VELHA.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL INSTALAÇÃO DE COBERTURA NA ENTRADA DO PORTÃO PRINCIPAL E NAS PASSAGENS QUE LIGAM AS SALAS NA ESCOLA MUNICIPAL FREI JOÃO MOREIRA, SITUADA NA ESTRADA VEREADOR BENEDITO ADELINO, BAIRRO ENSEADA.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL INSTALAÇÃO DE CORTINAS E DE QUADROS ESCOLARES MAIORES NAS SALAS DE AULAS DA ESCOLA MUNICIPAL PREFEITO FRANCISCO PEREIRA ROCHA, LOCALIZADO NA RUA PREFEITO JOÃO GREGÓRIO GALINDO, BAIRRO MORRO DA CRUZ.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL INSTALAÇÃO DE SISTEMA DE CÂMERAS DE SEGURANÇA NA ESCOLA MUNICIPAL PREFEITO FRANCISCO PEREIRA ROCHA, LOCALIZADA NA RUA PREFEITO JOÃO GREGÓRIO GALINDO, BAIRRO MORRO DA CRUZ.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL QUE SEJA CONSTRUÍDA UMA PRAÇA/ÁREA DE LAZER NA RUA LEONTINO CECÍLIO DE CARVALHO, PRÓXIMO AO NÚMERO 1444, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A AQUISIÇÃO DE UM CARRINHO FUNERÁRIO PARA A CAPELA MORTUÁRIA DA JAPUÍBA, LOCALIZADA NA RUA PREFEITO JOÃO GREGÓRIO GALINDO, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a manutenção do depósito de lixo (troca da porta quebrada, embolso e pintura) na Rua Francelino Alves de Lima, próximo ao Condomínio Cidadão, bairro Japuíba.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4764/4726-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4764/4726-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a pavimentação asfáltica na Estrada Florestão, bairro Ariró.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4985/4727-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4985/4727-2017.pdf</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4947/4735-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4947/4735-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal que realize o remanejamento de um poste na Rua das Flores, próximo ao Bar do Du, bairro Monsuaba.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REPOSIÇÃO DA PLACA DE SINALIZAÇÃO DE PROIBIDO ESTACIONAR, ÁREA DE MANOBRA, ANTERIORMENTE INSTALADA NO POSTE DE ILUMINAÇÃO PÚBLICA NO FINAL DA RUA LINCOLN CORRÊA DA SILVA, EM FRENTE AO BAR DO FERNANDO, BAIRRO MORRO DA CARIOCA.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4676/4739-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4676/4739-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a poda das árvores que se encontram entre a rede elétrica, em toda extensão da praia, Avenida Vereador Benedito Adelino, bairro Vila Velha.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3979/3979_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3979/3979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A IMPLANTAÇÃO DE UM ÔNIBUS DE TRANSPORTE DE CRIANÇAS ESPECIAIS DOS BAIRROS PONTA LESTE E JACUACANGA, PARA A ASSOCIAÇÃO PESTALOZZI DE ANGRA DOS REIS, LOCALIZADA NA RUA DÉLIO GOMES FERREIRA, BAIRRO PARQUE DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3256/3256_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3256/3256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DOS CANHÕES NO PONTO TURÍSTICO FORTE DO LEME, ESTRADA DO MACIÉIS, SUBIDA DA TORRE, BAIRRO PONTA LESTE. _x000D_
 </t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4157/4773-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4157/4773-2017.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A IMPLEMENTAÇÃO DO SANEAMENTO BÁSICO NA RUA BENEDITO RAMOS, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A IMPLEMENTAÇÃO DO SANEAMENTO BÁSICO NA RUA AGENOR ALVES BRAGA, BAIRRO PARAÍSO. </t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4878/4778-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4878/4778-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal o alongamento do sistema de tratamento de esgoto e ampliação do emissário, na Praia da Vila Velha, Estrada Vereador Benedito Adelino, bairro Vila Velha.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4547/4781-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4547/4781-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal que interceda junto ao Sistema de Abastecimento de Água e Esgoto - SAAE - pela realização de uma vistoria no local em que há despejo indevido de esgoto sem tratamento Escadão Iolanda, na Rua Benedito Ferreira Jordão, bairro Monsuaba.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4557/4782-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4557/4782-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal que interceda junto ao Sistema de Abastecimento de Água e Esgoto - SAAE - pela realização de uma vistoria no local em que há despejo indevido de esgoto sem tratamento na Estrada Vereador Benedito Adelino, próximo ao Mercadinho Vila Velha, bairro Vila Velha.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4572/4786-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4572/4786-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma da Praça da Amizade, com colocação de bancos de eucalipto e kit recreação, Rua Muriaé, bairro Village Jacuacanga.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA, COM COLOCAÇÃO DE BANCOS DE EUCALIPTO E KIT RECREAÇÃO, NA RUA AMAPÁ, BAIRRO VILLAGE JACUACANGA.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A EXTENSÃO DE REDE ELÉTRICA NA RUA ANTONIO PORTUGUÊS, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DO AR CONDICIONADO DO POSTO DE SAÚDE, RUA GETÚLIO VARGAS, BAIRRO VILA DO ABRAÃO- ILHA GRANDE.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3724/3724_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3724/3724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DOS REFLETORES DO CAMPO DE AREIA LOCALIZADO NA AVENIDA NAGIB MAMED DE QUEIROZ, PRAIA DO ABRAÃO, BAIRRO VILA DO ABRAÃO, ILHA GRANDE.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A DISPONIBILIZAÇÃO DE MAIS AGENTES DE SAÚDE PARA O POSTO DA NOVA ANGRA, LOCALIZADO NA RUA VINÍCIUS DE MORAES, BAIRRO NOVA ANGRA.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE CADEIRAS NO POSTO DE SAÚDE DA NOVA ANGRA, LOCALIZADO NA RUA VINÍCIUS DE MORAES, BAIRRO NOVA ANGRA.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE AR CONDICIONADO NO POSTO DE SAÚDE DA NOVA ANGRA, LOCALIZADO NA RUA SILVA JARDIM, BAIRRO NOVA ANGRA. </t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3684/3684_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3684/3684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A AQUISIÇÃO DE MATERIAIS CURATIVOS PARA O POSTO DE SAÚDE DA NOVA ANGRA, LOCALIZADO NA RUA SILVA JARDIM, BAIRRO NOVA ANGRA.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DOS BRINQUEDOS EXISTENTES NA PRAÇA AMARAL PEIXOTO (PRAÇA DO PORTO), AVENIDA JÚLIO MARIA, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3464/3464_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3464/3464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O TÉRMINO DA CONSTRUÇÃO DA GALERIA DE ESGOTO QUE LIGA A RUA MARTINS PIMENTA À RUA 08 (OITO), BAIRRO CAMORIM.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5046/4821-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5046/4821-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a extensão de iluminação pública na Rua Cantagalo, nas proximidades do Bar do Naudinho, bairro Japuíba.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4421/4823-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4421/4823-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal um estudo de viabilidade para a circulação de um micro-ônibus na Rua Divinéia, bairro Japuíba.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICANDO AO PREFEITO MUNICIPAL A REFORMA DO RESERVATÓRIO DE ÁGUA, A FIM DE AUMENTAR A CAPACIDADE DE ARMAZENAMENTO DE ÁGUA, NA RUA DA CAIXA D&amp;#8217;ÁGUA, MORRO DA CAIXA D&amp;#8217;ÁGUA, BAIRRO CANTAGALO._x000D_
 </t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3297/3297_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3297/3297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A DISPONIBILIZAÇÃO DE UM APARELHO TELEFÔNICO EM CADA UNIDADE DE SAÚDE SOB GESTÃO MUNICIPAL COM LINHA DIRETA À OUVIDORIA CENTRAL DA SAÚDE, PARA QUE A POPULAÇÃO POSSA ELABORAR, DE FORMA GRATUITA RECLAMAÇÕES, SUGESTÕES, DENÚNCIAS OU TRATAR DE OUTROS ASSUNTOS RELACIONADOS À SAÚDE NO MUNICÍPIO DE ANGRA DOS REIS, CONFORME MINUTA DO PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5417/4857-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5417/4857-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a construção de uma academia ao ar livre na Rua Ilha Pingo D'Água, Praça dos Navegantes, bairro Praia da Ribeira.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COBERTURA DA QUADRA DE FUTSAL NA AVENIDA NAGIB MAMED DE QUEIROZ, BAIRRO VILA DO ABRAÃO, ILHA GRANDE. </t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA RUA SETE DE SETEMBRO, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COMPLEMENTAÇÃO ASFÁLTICA DA RUA ANGRA AZUL, BAIRRO PONTAL.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E A PAVIMENTAÇÃO DA RUA SÃO MANOEL, BAIRRO PARQUE BELÉM.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA ENCOSTA SITUADA NA RUA PARATY, BAIRRO JAPUÍBA. </t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE BRAÇO DE LUZ COM LUMINÁRIA, LOCALIZADO NA RUA DAS ORQUÍDEAS, BAIRRO VEROLME. </t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DA REDE ELÉTRICA DA RUA DAS HORTÊNCIAS, BAIRRO JACUACANGA.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DA REDE ELÉTRICA, COM A TROCA DAS LÂMPADAS, DA TRAVESSA 08 (OITO) DE AGOSTO, BAIRRO JAPUÍBA. </t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA RUA IRINEU MARCONI, BAIRRO GARATUCAIA. </t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE POSTES COM BRAÇOS DE LUMINÁRIA NO ESCADÃO DO SR. ZUMAR, RUA JOÃO GOMES, BAIRRO CANTAGALO. </t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE POSTES COM BRAÇOS DE LUMINÁRIA NA RUA DA CAIXA D&amp;#8217;ÁGUA, BAIRRO CANTAGALO. </t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA COM COLOCAÇÃO DE BANCOS DE EUCALIPTO E KIT RECREAÇÃO NA RUA IRINEU MARCONI, BAIRRO GARATUCAIA.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CANALIZAÇÃO DE UMA NASCENTE LOCALIZADA NA RUA SABIÁ, CUJO PONTO DE REFERÊNCIA É A CASA DO SR. ELDER, BAIRRO CANTAGALO.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À SECRETARIA DE SAÚDE PELA INSTALAÇÃO DE BEBEDOUROS NO POSTO DE SAÚDE DA RUA DO CANTAGALO, BAIRRO CANTAGALO</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5172/4928-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5172/4928-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal um estudo de viabilidade técnica para a construção de uma escadaria/rampa na serventia do Morro do Céu, bairro Provetá, Ilha Grande.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA ESTRUTURAL DA PONTE LOCALIZADA NA PRAIA DE JAPARIZ, BAIRRO PRAIA DE JAPARIZ - ILHA GRANDE.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O ESTUDO DE VIABILIDADE TÉCNICA PARA A IMPLEMENTAÇÃO/INSTALAÇÃO DO SANEAMENTO BÁSICO NA PRAIA DO SACO DO CÉU, BAIRRO ENSEADA DAS ESTRELAS, ILHA GRANDE.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2017/2017_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2017/2017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE PLACAS SINALIZADORAS DE RISCOS, COM ORIENTAÇÃO AOS BANHISTAS, NA CACHOEIRA LOCALIZADA NO BAIRRO CAPUTERA I.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5170/4953-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5170/4953-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal, reforma estrutural da ponte que liga a trilha de acesso a areia da Praia de Palmas, bairro Enseada das Palmas – Ilha Grande.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5171/4957-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5171/4957-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal um estudo de viabilidade técnica para a implementação/instalação do saneamento básico na Praia de Palmas, bairro Enseada de Palmas, Ilha Grande.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL QUE O FESTIVAL DO MEXILHÃO SEJA RETOMADO, SENDO REALIZADO ANUALMENTE NA PRAIA GRANDE DE ARAÇATIBA, BAIRRO ILHA GRANDE.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3838/3838_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3838/3838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE UMA LIXEIRA COMUNITÁRIA NA ENTRADA DA RUA PONTA DOS UBÁS, BAIRRO CAIEIRA. _x000D_
 </t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ÁREA DE LAZER NO MORRO DA JAQUEIRA, BAIRRO FRADE. </t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA PISTA DE SKATE DA PRAÇA JUCA MARIANO NA RUA SÃO SEBASTIÃO, BAIRRO FRADE. </t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A DESOBSTRUÇÃO DA GALERIA DE ÁGUAS AO LADO DO CORPO DE BOMBEIROS NA RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE BR-101, BAIRRO FRADE.</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5419/5002-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5419/5002-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a reforma geral da Escola Municipal Prefeito José Luiz Ribeiro Reseck, Rua Boa Esperança, bairro Frade.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE LIXEIRA NA RUA RESENDE, BAIRRO CAMPO BELO</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PINTURA E A INSTALAÇÃO DE PLACAS DE TRÂNSITO NA RUA BELA VISTA, BAIRRO MONSUABA. </t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A EXTENSÃO DA REDE DE ÁGUA POTÁVEL NA RUA DAS CARAVELAS, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A EXTENSÃO DA REDE DE ÁGUA POTÁVEL NA RUA DOS VELEIROS, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2023/2023_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2023/2023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA GERAL, COMO A REFORMA E PINTURA DO PISO, INSTALAÇÃO DE NOVAS TRAVES DE GOL E TABELA DE BASQUETE, INSTALAÇÃO DE COBERTURA, NA QUADRA POLIESPORTIVA LOCALIZADA NA RUA MATO GROSSO, ITINGA, BAIRRO BRACUÍ.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3536/3536_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3536/3536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO NO CAIS SANTA LUZIA, AVENIDA JÚLIO MARIA, INFORMANDO O LOCAL DO CENTRO DE ARTESANATO NA PRAÇA DO PORTO, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ÁREA DE LAZER NO CAMPO DO FLORESTÃO ÀS MARGENS DA RODOVIA PROCURADOR HAROLDO FERNANDES DUARTE, BAIRRO ARIRÓ.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A EXTENSÃO DA REDE DE ÁGUAS NA RUA ANTONIETA DE BARROS, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM ESTACIONAMENTO NA RUA BOA ESPERANÇA, BAIRRO FRADE.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2006/2006_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2006/2006_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE LIXEIRA NA RUA FRANCELINO ALVES DE LIMA, PRÓXIMO À IGREJA ASSEMBLÉIA DE DEUS FRATERNAL, BAIRRO AREAL. </t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PODA DA ÁRVORE NA RUA DOUTOR MOACIR DE PAULA LOBO, PRÓXIMA AO MOTO TAXI, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA GALERIA PLUVIAL NA VALA EXISTENTE NA RUA PROJETADA II, BAIRRO ITANEMA. </t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2009/2009_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2009/2009_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A PINTURA DO REDUTOR DE VELOCIDADE NA RUA PREFEITO JOÃO GREGÓRIO GALINDO (PRÓXIMO A ANDRÉIA BOLOS E A IGREJA EVANGÉLICA), BAIRRO MORRO DA GLÓRIA I.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5169/5167-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5169/5167-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a manutenção da rede elétrica que se encontra com fios caídos na trilha de acesso à Praia de Japariz, ao lado da casa do Sr. Mano, bairro Praia de Japariz, Ilha Grande.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3543/3543_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3543/3543_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE MURO DE CONTENÇÃO NA RUA 08 (OITO), AO LADO DA RESIDÊNCIA DO SR. GILMAR, BAIRRO CAMORIM GRANDE. </t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1918/1918_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1918/1918_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O MANILHAMENTO DO VALÃO NA RUA 08 (OITO), BAIRRO CAMORIM. </t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.docx</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO DA TRAVESSA ISAÍAS FERREIRA DE LIMA, BAIRRO CAMORIM. </t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2010/2010_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2010/2010_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A TROCA DE MANILHAS POR TUBO PVC E A MANUTENÇÃO DE DEGRAUS E TAMPAS NA TRAVESSA ISAÍAS FERREIRA DE LIMA, BAIRRO CAMORIM.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ÁREA DE LAZER, COM ESPAÇO PARA A REALIZAÇÃO DE EVENTOS E APRESENTAÇÕES CULTURAIS, NA ANTIGA QUADRA DE ESPORTES ENTRE A RUA PROFESSOR GUEDES ALCOFORADO E A RUA MÁRIO NATALINO JORDÃO, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4637/5270-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4637/5270-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal a manutenção da rede elétrica com a troca das lâmpadas na trilha que dá acesso à Praia de Fora até a Praia do Saco do Céu, bairro Enseada das Estrelas, Ilha Grande.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2026/2026_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2026/2026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE POSTES COM BRAÇOS DE LUMINÁRIA NA ESQUINA DA RUA SÃO PAULO COM A RUA DOCE MAR, ITINGA, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2024/2024_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2024/2024_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA ORLA DA PRAIA DA ITINGA, LOCALIZADA NA AVENIDA RIO DE JANEIRO, ITINGA, BAIRRO BRACUÍ. </t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2250/2250_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2250/2250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE GUARDA-CORPO NA SERVENTIA LOCALIZADA NA RUA DO TRIÂNGULO, PRÓXIMO AO CÓRREGO, BAIRRO MONSUABA. </t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA E A MANUTENÇÃO NA REDE DE ESGOTO LOCALIZADA NA RUA CAROLINO DE SOUZA, BAIRRO JAPUÍBA. </t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A REFORMA GERAL DA CAPELA MORTUÁRIA NA RUA IRMÃ IRENE, BAIRRO CAMORIM. </t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3127/3127_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3127/3127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO E REPARO DE PAISAGISMO NOS CANTEIROS EXISTENTES NO CENTRO COMERCIAL VILLAGE, RUA PEREIRA D&amp;#8217;EÇA, BAIRRO VILLAGE JACUACANGA.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3624/3624_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3624/3624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A INSTALAÇÃO DE UMA CERCA DE PROTEÇÃO ACIMA DO MURO DE CONTENÇÃO, NO INICIO DA RUA DAS GAIVOTAS, BAIRRO MORRO DA GLÓRIA.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL O RECAPEAMENTO EM TODA EXTENSÃO DA RUA 08 (OITO), BAIRRO CAMORIM. </t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3124/3124_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3124/3124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO (REFORMA, PINTURA) DO GUARDA-CORPO LOCALIZADO NO MORRO DO BONFIM NO FINAL DA RUA PEDRO EUGÊNIO DE OLIVEIRA, BAIRRO BONFIM.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA RAMPA AO LADO DA ESCOLA MUNICIPAL PROFESSOR SILVIO DE CASTRO GALINDO, NA RUA ALCIR BARROS DE AZEVEDO, DANDO ACESSO À RUA 02 (DOIS), BAIRRO CAMORIM GRANDE.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE TÉCNICA PARA A CONSTRUÇÃO OU ADEQUAÇÃO DE UM LOCAL PARA A REALIZAÇÃO DE TRATAMENTO A PESSOAS COM DISTÚRBIO MENTAL, NO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL QUE FOMENTE A FEIRA DE PRODUTOS DA ROÇA NO CENTRO COMERCIAL VILLAGE, RUA PEREIRA D&amp;#8217;EÇA, BAIRRO VILLAGE, JACUACANGA. </t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A SUBSTITUIÇÃO DAS LÂMPADAS DE MERCÚRIO POR LÂMPADAS FLUORESCENTES DA RUA ILHA DAS FLECHAS, BAIRRO PRAIA DA RIBEIRA.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA QUADRA POLIESPORTIVA, SENDO NECESSÁRIO REPARO NO PISO, TRAVES, ALAMBRADOS E PINTURA, NA RUA SANTA TEREZA, BAIRRO BELÉM.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1884/1884_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1884/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICANDO AO PREFEITO MUNICIPAL PARA QUE INTERCEDA JUNTO A SECRETARIA DE CULTURA DE ANGRA DOS REIS NO SENTIDO DE RESGATAR O PATRIMÔNIO HISTÓRICO-CULTURAL, REALOCANDO A IMAGEM DO SAGRADO CORAÇÃO DE JESUS, LOCALIZADA NA PRAÇA GENERAL SILVESTRE TRAVASSOS (MATRIZ), BAIRRO CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA ESTRUTURAL COM INSTALAÇÃO DE GUARDA-CORPO E NIVELAMENTO DOS DEGRAUS DA ESCADARIA DE ACESSO AO PONTO DE ÔNIBUS NA RUA LEONTINO CECÍLIO DE CARVALHO, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL QUE PROMOVA A A PAVIMENTAÇÃO ASFÁLTICA NA RUA SANTA CLARA, BAIRRO SANTA RITA DO BRACUÍ.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1874/1874_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1874/1874_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS LÂMPADAS QUEIMADAS AO LADO DA ANTIGA LOJA DO FOGÃO NA RUA ITAPERUNA, BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1876/1876_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1876/1876_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A PINTURA COM CAL NO MEIO-FIO DA RUA JEQUITIBÁ, EM TODA EXTENSÃO, BAIRRO SERRA D'ÁGUA. </t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE DOIS CAMINHÕES DE AREIA NA QUADRA DE VÔLEI NA RUA JEQUITIBÁ, BAIRRO SERRA D'ÁGUA.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O CONSERTO DO ALAMBRADO DO CAMPO DE FUTEBOL DA RUA JEQUITIBÁ, BAIRRO SERRA D ÁGUA.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE DUAS MESAS DE PING PONG NA RUA LAVRADOR JOSÉ ALVES FILHO, COMUNIDADE DO MORRO DA TORRE, BAIRRO AREAL.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE UM CORRIMÃO NA BEIRA DO RIO ONDE FICA OS DECK NA RUA MANGARATIBA, BAIRRO JAPUIBA.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DA ACADEMIA AO AR LIVRE NA PRAÇA JOSÉ PORTUGUÊS, RUA REZENDE, BAIRRO CAMPO BELO.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL O REPARO DA REDE DE ESGOTO NA RUA COSTA VERDE, BAIRRO GAMBOA DO BELÉM.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A RELIGAÇÃO DOS REFLETORES DA QUADRA DE ESPORTE SITUADA NA RUA CANOAS, BAIRRO PRAIA VERMELHA.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A MANUTENÇÃO DA GRADE DA CANALETA NA RUA MANOEL DOMINGOS DOS SANTOS, EM FRENTE À PADARIA DO RENI, BAIRRO MORRO DO PEREZ.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COLOCAÇÃO DE 02 (DOIS) AGENTES DE TRÂNSITO EM FRENTE À ESCOLA PROFESSORA MANOELINA RODRIGUES BARBOSA, RUA JOSÉ DE ANDRADE SAMPAIO, ANTIGA RUA 12 (DOZE), BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1707/1707_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A COBERTURA DO PONTO DE ÔNIBUS DA RUA FRANCISCO GUEDES DA SILVA, AO LADO DO BAR DO BADECO, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1706/1706_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COBERTURA DO ABRIGO DE PASSAGEIROS NA RUA JÚLIO MARIA, ANTIGA RUA 38, AO LADO DA CASA N.º 13, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A COBERTURA DO ABRIGO DE PASSAGEIROS NA RUA JÚLIO MARIA, ANTIGA RUA 38, EM FRENTE AO MERCADO DO SOL, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1704/1704_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE NOVAS SALAS DE AULA NA ESCOLA PROFESSORA MANOELINA RODRIGUES BARBOSA, RUA JOSÉ DE ANDRADE SAMPAIO, ANTIGA RUA 12, BAIRRO PARQUE MAMBUCABA.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1703/1703_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1703/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A DRENAGEM E A PAVIMENTAÇÃO DA RUA GOVERNADOR ROBERTO MACHADO LOPES, ANTIGA RUA 40, BAIRRO PARQUE MAMBUCABA. </t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3066/3066_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3066/3066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A REFORMA DA CALÇADA DA RUA REMÍGIO VARGAS, CENTRO.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3407/3407_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3407/3407_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NO MORRO DO BONFIM, AO FINAL DA RUA PEDRO EUGÊNIO DE OLIVEIRA, BAIRRO DO BONFIM. _x000D_
 </t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3942/3942_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3942/3942_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A TROCA DAS LÂMPADAS DE MERCÚRIO POR LÂMPADAS DE LED NOS POSTES DA PRAIA DE PROVETÁ, BAIRRO PROVETÁ, ILHA GRANDE. </t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE ESPELHOS RETROVISORES, NOS MOLDES DOS EXISTENTES NAS GUARITAS DO COLÉGIO NAVAL, NA RUA PRESIDENTE CASTELO BRANCO, EM FRENTE AO SAAE, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3062/3062_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3062/3062_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A CONTINUIDADE DA CICLOVIA ENTRE A RUA JAPORANGA ATÉ O DNIT, LOCALIZADA NA RUA JAPORANGA, NA JAPUÍBA. </t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE SISTEMA DE DRENAGEM NA RUA REI BALTAZAR, BAIRRO NOVA ANGRA. </t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3475/3475_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3475/3475_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA RUA MARICÁ, BAIRRO NOVA ANGRA.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3473/3473_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3473/3473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A EXTENSÃO DE REDE DE ILUMINAÇÃO PÚBLICA, PRÓXIMO AO CONDOMÍNIO DA PRAIA DA TARTARUGA NA AVENIDA ANTÔNIO BERTHOLDO DA SILVA JORDÃO, BAIRRO PONTA LESTE.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4259/5520-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4259/5520-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal, que promova a construção de um muro de contenção na lateral do Bar do Dito Mário na Rua Lincoln Corrêa da Silva, bairro Morro da Carioca.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3478/3478_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3478/3478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTE &amp;#8211; DNIT -, POR UM ESTUDO DE VIABILIDADE TÉCNICA PARA A CONSTRUÇÃO DE UMA PASSARELA NA RODOVIA GOVERNADOR PROCURADOR HAROLDO FERNANDES DUARTE (BR 101), BAIRRO CAMPO BELO.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	INDICANDO AO PREFEITO MUNICIPAL, QUE PROMOVA A COBERTURA DA QUADRA POLIESPORTIVA NA RUA GEOVANE, BAIRRO MORRO DO MORENO. </t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4363/5523-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4363/5523-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal, que promova 70 metros de extensão de rede de iluminação pública, próximo ao sacolão do Tiago na Avenida Bom Jesus, bairro Parque Belém.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3094/3094_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3094/3094_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL, QUE PROMOVA O RECAPEAMENTO ASFÁLTICO AO LONGO DE TODA RUA SÃO MARCOS, BAIRRO BELÉM. </t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO MUNICIPAL A LIMPEZA, A TROCA DOS REGISTROS E A REVITALIZAÇÃO EM TORNO DA CAIXA D&amp;#8217;ÁGUA NA RUA 6 (SEIS), BAIRRO SAPINHATUBA I. </t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4400/5531-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4400/5531-2017.pdf</t>
   </si>
   <si>
     <t>Indicando ao Prefeito Municipal que interceda junto a Secretaria de Educação, pela a pintura da Escola Municipal Cecília Mara Edileus, na Rodovia Procurador Haroldo Fernandes Duarte, bairro Frade.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A CRIAÇÃO DE UMA COORDENADORIA DO BEM ESTAR ANIMAL PARA FISCALIZAR, SANAR E ACOMPANHAR AS TRATATIVAS RELACIONADAS AOS ANIMAIS.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A RECONSTRUÇÃO DA CAIXA DE PASSAGEM DA REDE DE ESGOTO, LOCALIZADA NA RUA LEONTINO CECILIO DE CARVALHO, BAIRRO MONSUABA</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2307/2307_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2307/2307_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO À MESA DIRETORA QUE SEJA VOTADA A MOÇÃO DE APLAUSOS PARA O SENHOR VALDECI JOSÉ DA SILVA.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO À MESA DIRETORA QUE SEJA VOTADA A MOÇÃO DE APLAUSOS PARA A SENHORA JOANA MARIA OLIVEIRA DAS NEVES NETO MARÇAL.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO À MESA DIRETORA QUE SEJA VOTADA A MOÇÃO DE APLAUSOS PARA O SENHOR BELONIL DE PAULA PAIM.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Solicitando à Mesa Diretora que seja votada Moção de Aplausos para o senhor José Eduardo Wanderley.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	SOLICITANDO À MESA DIRETORA QUE SEJA VOTADA A MOÇÃO DE APLAUSOS A SRA. RAISSA DE SOUZA BARBOSA. </t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO À MESA DIRETORA QUE SEJA VOTADA A MOÇÃO DE APLAUSOS AO SR. DANILO DE OLIVEIRA. </t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2311/2311_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO À MESA DIRETORA QUE SEJA VOTADA A MOÇÃO DE APLAUSOS A SRA. NAYANE MARYANE SANTIAGO MALVÃO.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO À MESA DIRETORA QUE SEJA VOTADA A MOÇÃO DE APLAUSOS A SRA. JESSICA DO NASCIMENTO FERREIRA. </t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO À MESA DIRETORA QUE SEJA VOTADA A MOÇÃO DE APLAUSOS A SRA. VITÓRIA LOPES SOARES CORDEIRO. </t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2314/2314_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO À MESA DIRETORA QUE SEJA VOTADA A MOÇÃO DE APLAUSOS A SRA. EMANUELLI DA SILVA MONÇÃO SOARES. </t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO À MESA DIRETORA QUE SEJA VOTADA A MOÇÃO DE APLAUSOS PARA A SENHORA EDWVIRGES HELENA DA SILVA.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO A MESA DIRETORA QUE SEJA VOTADA MOÇÃO DE APLAUSOS PARA O SENHOR ROBSON TAVARES. </t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO À MESA DIRETORA QUE SEJA VOTADA A MOÇÃO DE APLAUSOS PARA O SENHOR JANSEN CÉSAR CORREA DA ROCHA.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>OFEX</t>
   </si>
   <si>
     <t>Ofícios do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 788/2017/GP APRESENTANDO VETO TOTAL AO PRESENTE PROJETO DE LEI.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO EXECUTIVO 817/2017/GP - ENCAMINHA EM APENSO, CÓPIA DO MEMORANDO Nº 064/2017/PGM.DEADM, DATADO DE 11/09/2017 E SEUS ANEXOS, REFERENTE AO PROCESSO Nº 0004610-07.2017.8.19.0003, EM CUMPRIMENTO AO ART. 179 E PARÁGRAFOS DA LEI ORGÂNICA DO MUNICÍPIO, REF. A AÇÃO DE USUCAPIÃO, CUJO OBJETO REFERE-SE AO IMÓVEL SITUADO NA RUA UM, BLOCO 15, 207, CONDOMÍNIO PRAIA DO JARDIM - ANGRA DOS REIS - RJ, EM QUE É REQUERENTE LUÍS ANTÔNIO DE CARVALHO. </t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO EXECUTIVO 908/2017/GP - ENCAMINHA EM APENSO, CÓPIA DO MEMORANDO Nº 070/2017/PGM.DEADM, DATADO DE 25/09/2017 E SEUS ANEXOS, REFERENTE AO PROCESSO Nº 0012054-19.2002.8.19.0003, EM CUMPRIMENTO AO ART. 179 E PARÁGRAFOS DA LEI ORGÂNICA DO MUNICÍPIO, REF. A AÇÃO DE USUCAPIÃO, CUJO OBJETO REFERE-SE AO IMÓVEL SITUADO NO CONDOMÍNIO PRAIA DO CAFÉ, MARINAS - ANGRA DOS REIS - RJ, EM QUE É REQUERENTE WLADIMIR VENTURA TORRES POMAR E RACHEL DA ROCHA POMAR. </t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO EXECUTIVO 909/2017/GP - ENCAMINHA EM APENSO, CÓPIA DO MEMORANDO Nº 072/2017/PGM.DEADM, DATADO DE 26/09/2017 E SEUS ANEXOS, REFERENTE AO PROCESSO Nº 0007751-73.2013.19.0003, EM CUMPRIMENTO AO ART. 179 E PARÁGRAFOS DA LEI ORGÂNICA DO MUNICÍPIO, REF. A AÇÃO DE USUCAPIÃO, CUJO OBJETO REFERE-SE AO IMÓVEL SITUADO NO SERTÃO DO FRADE, BAIRRO FRADE - ANGRA DOS REIS - RJ, EM QUE É REQUERENTE JOSÉ DA CRUZ DOMINGOS. </t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO EXECUTIVO 939/2017/GP - ENCAMINHA EM APENSO, CÓPIA DO MEMORANDO Nº 025/2017/PGM.COAVI, DATADO DE 02/10/2017 E SEUS ANEXOS, REFERENTE AO PROCEDIMENTO EXTRAJUDICIAL DE USUCAPIÃO, EM CUMPRIMENTO AO ART. 179 E PARÁGRAFOS DA LEI ORGÂNICA DO MUNICÍPIO, REF. A AÇÃO DE USUCAPIÃO, CUJO OBJETO REFERE-SE AO IMÓVEL SITUADO NO BAIRRO DO ZUNGÚ - ANGRA DOS REIS - RJ, EM QUE É REQUERENTE MAURÍCIO DO CARMO OLIVEIRA.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>Prefeito Fernando Antônio Ceciliano Jordão</t>
   </si>
   <si>
     <t>ENCAMINHAMOS, EM APENSO, CÓPIA DO OFÍCIO Nº 72528/2017-MP, CÓPIA DO OFÍCIO Nº 72528/2017 - MP, DATADO DE 14 DE SETEMBRO DE 2017, BEM COMO SEUS ANEXOS, PROCEDENTES DA SUPERINTENDÊNCIA DO PATRIMÔNIO DA UNIÃO DO ESTADO DO RIO DE JANEIRO, REFERENTE À REGULARIZAÇÃO DO ATERRO, SITUADO NO CONDOMÍNIO CAIEIRINHA, LOTES 49 E 50, S/Nº, ITANEMA, ANGRA DOS REIS - RJ, EM NOME DE LAURA CRISTINA LOPES CARDOZO.</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA DO MUNICÍPIO, OBJETO DA MENSAGEM Nº 006/2017, QUE VERSA SOBRE ALTERAÇÃO DA REDAÇÃO DO ARTIGO 107-B, INTRODUZIDO PELA EMENDA Nº 036, DE 13 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 001/2017, QUE CUIDA DA ALTERAÇÃO DO ADICIONAL DE PRODUTIVIDADE CONCEDIDA ATRAVÉS DAS LEIS MUNICIPAIS NºS. 2.278/2009, 2.020/2008, 1.980/2008 E 2.704/2010 - DISCIPLINAM O ADICIONAL DE PRODUTIVIDADE ATRIBUÍDO A DIVERSAS CARREIRAS DO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGAÇÃO DE ESTABELECIMENTOS PÚBLICOS E PRIVADOS NO MUNICÍPIO A INSERIR NAS PLACAS DE ATENDIMENTO PRIORITÁRIO O SÍMBOLO MUNDIAL DO AUTISMO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PROIBIÇÃO DE EMPRESAS QUE PRESTAM SERVIÇOS DE TRANSPORTE COLETIVO EM ANGRA DOS REIS DE EXIGIREM QUE MOTORISTAS EXERÇAM SUA FUNÇÃO ACUMULADA COM A FUNÇÃO DE COBRADOR."</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DISPÕE SOBRE INSTITUIR O SERVIÇO DE ENGENHARIA E ARQUITETURA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TARIFA NO SISTEMA DE TRANSPORTE COLETIVO AQUAVIÁRIO INTERMUNICIPAL AS PESSOAS COM DEFICIÊNCIA FÍSICA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "INSTITUI O PROGRAMA DE CRECHE PARA IDOSOS NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS &amp;#8211; RJ."</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t xml:space="preserve"> "ALTERA O ARTIGO 1º DA LEI Nº 1.352, DE 15 DE JANEIRO DE 2003.&amp;#8221;</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA HOSPITAL VETERINÁRIO MUNICIPAL, NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DISPÕE SOBRE A CRIAÇÃO E DE VAGAS PRIVATIVAS, DESTINADAS AOS ADVOGADOS NO ESTACIONAMENTO DAS VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INCLUSÃO DO ENSINO DA HISTÓRIA DO MUNICÍPIO NAS ESCOLAS PÚBLICAS MUNICIPAIS."</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DISPÕE SOBRE A OBRIGATORIEDADE DO ENSINO DE NOÇÕES BÁSICAS SOBRE A LEI MARIA DA PENHA NAS ESCOLAS MUNICIPAIS DE ANGRA DOS REIS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE NAS AGÊNCIAS BANCÁRIAS INSTALADAS NO MUNICÍPIO DE ANGRA DOS REIS, DA PRESENÇA DE PROFISSIONAL QUE SAIBA A LÍNGUA BRASILEIRA DE SINAIS &amp;#8211; LIBRAS."</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DISPÕE SOBRE O CONTROLE POPULACIONAL DE CÃES E GATOS NO MUNICÍPIO DE ANGRA DOS REIS ATRAVÉS DE UNIDADE MÓVEL DE ESTERILIZAÇÃO (CASTRAÇÃO) E DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.docx</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO, NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS, DE AVISOS COM O NÚMERO DO DISQUE DENÚNCIA DA VIOLÊNCIA CONTRA A MULHER (DISQUE 180)&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ELABORAÇÃO E O ARQUIVAMENTO DE DOCUMENTOS ELETROMAGNÉTICOS FUNCIONAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDENDO O TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL À IGREJA PENTECOSTAL CAMINHO DAS ÁGUAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI A MEIA-ENTRADA PARA PROFISSIONAIS DA REDE MUNICIPAL DE EDUCAÇÃO NAS SESSÕES DE CINEMA, TEATRO, SHOWS E OUTROS EVENTOS CULTURAIS EXIBIDOS NAS SALAS E CASAS DE ESPETÁCULOS INSTALADAS NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE A OBRIGATORIEDADE DA PRESENÇA DE BOMBEIROS PROFISSIONAIS CIVIS - BPC, NOS ESTABELECIMENTOS, EDIFICAÇÕES, EMPRESAS DE TODO O GÊNERO E EM EVENTOS DE GRANDE CONCENTRAÇÃO PÚBLICA NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS.&amp;#8221;</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A INSTITUIÇÃO, NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS, A POLÍTICA DE INCENTIVO E FOMENTO A FEIRAS GASTRONÔMICAS E À COMERCIALIZAÇÃO DE ALIMENTOS EM TRAILERS, VANS, CAMINHÕES E VEÍCULOS SIMILARES CONHECIDOS COMO &amp;#8220;FOOD TRUCKS&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA SEMANA MUNICIPAL PARA CONSCIENTIZAÇÃO E APOIO AOS PORTADORES DA DOENÇA DE PARKINSON NO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A VIRADA EVANGÉLICA NO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕES SOBRE A CRIAÇÃO DO "DIA MUNICIPAL DO VÔO LIVRE" NO MUNICÍPIO DE ANGRA DOS REIS-RJ.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINANDO RUA SEBASTIÃO PRUDENTE DE CAMPOS O LOGRADOURO PÚBLICO LOCALIZADO NO INÍCIO DA RUA LEONTINO DE SOUZA, PRÓXIMO AO Nº 166, RUA SEM SAÍDA, NO BAIRRO ÁGUA SANTA, 1º DISTRITO DO MUNICÍPIO".</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A CRIAÇÃO DO PROJETO &amp;#8220;ADOTE UMA LIXEIRA NA PRAIA DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS ESTABELECIMENTOS DE GÊNERO ALIMENTÍCIOS MANTEREM NO MÍNIMO 1 (UM) EXEMPLAR DE CARDÁPIO BRAILLE NO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE HORTAS ORGÂNICAS EM TODAS ESCOLAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI O DIA MUNICIPAL DO MARINHEIRO DE ESPORTES E RECREIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DETERMINA A RESERVA DE VAGAS EM APARTAMENTOS TÉRREOS NOS CONJUNTOS HABITACIONAIS POPULARES PARA IDOSOS E DEFICIENTES FÍSICOS BENEFICIADOS NOS PROGRAMAS HABITACIONAIS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL À APAE - ASSOCIAÇÃO DE PAIS E AMIGOS EXCEPCIONAIS.&amp;#8221;</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.doc</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.doc</t>
   </si>
   <si>
     <t>"DENOMINANDO RUA CIGANO, O LOGRADOURO PÚBLICO NA SUBIDA DA ESTRADA CLÉRIO JOÃO DA PENHA FILHO, NO BAIRRO NOVA ANGRA, NO 2º DISTRITO DO MUNICÍPIO DE ANGRA DOS REIS &amp;#8211; RJ".</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE VAGAS DE ESTACIONAMENTO PARA GESTANTES E PESSOAS COM CRIANÇAS DE COLO, NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO USO DE RECURSOS PÚBLICOS PARA A CONTRATAÇÃO DE ARTISTAS EM QUE SUAS MÚSICAS INCENTIVEM A VIOLÊNCIA OU EXPONHAM AS MULHERES, OS HOMOSSEXUAIS E OS AFRODESCENDENTES A SITUAÇÃO DE CONSTRANGIMENTO.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A REAJUSTAR OS VENCIMENTOS DOS SERVIDORES PÚBLICOS ATIVOS EFETIVOS DA CÂMARA MUNICIPAL DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO, A TRAVESSA OCTAVIA MARIA DE JESUS LEAL, LOCALIZADA ENTRE A RUA SANTINHO MARQUES E A RUA MANOEL DE SOUZA LIMA, NO BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE REFERÊNCIA EM SAÚDE DA MULHER , E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A "QUADRA POLIESPORTIVA JOAQUIM PEREIRA", A QUADRA LOCALIZADA NO BAIRRO MONTE CASTELO, 1º DISTRITO DO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE UTILIDADE PÚBLICA À ASSOCIAÇÃO DAS ENTIDADES GESTORAS USUÁRIAS DE CANAL COMUNITÁRIO DE ANGRA DOS REIS - TVC - TELEVISÃO DA CIDADE&amp;#8221;.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA IMPLANTAÇÃO DE DISPOSITIVO CHAMADO "BOCA DE LOBO INTELIGENTE", NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A OBRIGATORIEDADE DE IDENTIFICAÇÃO DE NÚMERO RESIDENCIAL EM TERRENOS BALDIOS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO NO SITE OFICIAL E PORTAL DA TRANSPARÊNCIA DA PREFEITURA, AS INFORMAÇÕES SOBRE A APLICAÇÃO DE RECURSOS DERIVADOS DE MULTAS DE TRÂNSITO NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE A OBRIGATORIEDADE DE APRESENTAÇÃO DE CANTORES, INSTRUMENTISTAS, BANDAS OU CONJUNTOS MUSICAIS LOCAIS NA ABERTURA DOS SHOWS OU EVENTOS MUSICAIS FINANCIADOS POR RECURSOS PÚBLICOS.&amp;#8221;</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO A "PRAÇA FELLIPE VILELA DE SOUZA", "FELLIPINHO", LOCALIZADA NO BAIRRO MORRO DO CARMO - 1º DISTRITO.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA A CONCESSÃO DE ANISTIA DE COBRANÇA DA TAXA PELO CONSUMO DE ÁGUA E TRATAMENTO DE ESGOTO PELO SAAE - SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO, PARA OS USUÁRIOS DO SERVIÇO PÚBLICO DE FORNECIMENTO DE ÁGUA E ESGOTO, QUE SEJAM LEGÍTIMOS PROPRIETÁRIOS DE RESIDÊNCIAS DAS COMUNIDADES DO MUNICÍPIO DE ANGRA DOS REIS-RJ, DE BAIXA RENDA COMPROVADA.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE AO PODER EXECUTIVO MUNICIPAL A REALIZAR AUDIÊNCIAS PÚBLICAS ANTECIPADAMENTE A REGULAMENTAÇÃO DE NOVOS VALORES DE TAXAS E SERVIÇOS PÚBLICOS NO ÂMBITO DO MUNICIPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL A INSTITUIR A POLÍTICA MUNICIPAL DE CONSERVAÇÃO, USO RACIONAL E REAPROVEITAMENTO DE ÁGUAS NO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TEMPO MÁXIMO DE PERMANÊNCIA EM FILAS PARA ATENDIMENTO NAS AGÊNCIAS BANCÁRIAS, AGÊNCIAS DOS CORREIOS E CASAS LOTÉRICAS SITUADAS NO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ANGRA DOS REIS O PROJETO "ATLETA TALENTO" EM APOIO AO ESPORTE AMADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAR O NÚMERO DO DISQUE VIOLÊNCIA CONTRA A MULHER NO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI A SEMANA MUNICIPAL DA BÍBLIA E O DIA MUNICIPAL DA BÍBLIA.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI O PROGRAMA MUNICIPAL DE EQUOTERAPIA COMO OPÇÃO TERAPÊUTICA DE SAÚDE PÚBLICA PARA PESSOAS COM DEFICIÊNCIA E/OU COM MOBILIDADE REDUZIDA E/OU COM OUTRAS NECESSIDADES ESPECÍFICAS NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DETERMINA O DESLIGAMENTO DE RADARES NAS VIAS URBANAS E RODOVIAS SITUADAS NO MUNICÍPIO DE ANGRA DOS REIS, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEIA-ENTRADA DE PROFISSIONAIS NA EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO ÀS SESSÕES DE CINEMA, TEATRO, SHOWS E OUTROS EVENTOS CULTURAIS EXIBIDOS NAS SALAS E CASAS DE ESPETÁCULOS INSTALADAS NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 412/LO/1995 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO A RUA CIGANO, COM INÍCIO NA ESTRADA CLÉRIO JOÃO DA PENHA FILHO, NO BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO A TRAVESSA GENIRSART, COM INÍCIO NO LOGRADOURO PÚBLICO CONHECIDO COMO RUA CIGANO, NO BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA MUNICIPAL DA APAE DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FESTIVAL DA SARDINHA.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DE PLACAS INDICATIVAS DE BALNEABILIDADE NAS PRAIAS SITUADAS NO TERRITÓRIO DO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PONTO ELETRÔNICO PARA MÉDICOS DA REDE MUNICIPAL DE SAÚDE DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO MÊS "DEZEMBRO LARANJA", DEDICADO A AÇÕES PREVENTIVAS E DIAGNÓSTICOS DO CÂNCER DE PELE, NO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE O FECHAMENTO AO TRÁFEGO DE VEÍCULOS ESTRANHOS AOS MORADORES DE VILAS, RUAS SEM SAÍDA E TRAVESSAS COM CARACTERÍSTICAS DE RUA SEM SAÍDA.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA, NO USO DE SUAS ATRIBUIÇÕES CONFERIDAS PELO ARTIGO 34 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ANGRA DOS REIS/RJ, RESOLVE ALTERAR O DISPOSTO NOS ARTIGOS 6º E 9º DA LEI MUNICIPAL Nº 3.219/2014, COM AS ALTERAÇÕES DADAS PELA LEI MUNICIPAL Nº 3.421/2015.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTRUÇÃO DE BICICLETÁRIOS NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A &amp;#8220;QUADRA POLIESPORTIVA RAFAEL DE BRITO PEREIRA&amp;#8221; A QUADRA DO BAIRRO SAPINHATUBA I, 1º DISTRITO DO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO A RUA ANTÔNIO BARBOSA GAMA, LOCALIZADO ENTRE A RUA JAPORANGA E A RUA PREFEITO JOÃO GREGÓRIO GALINDO, NO BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO, AOS SUPERMERCADOS DE ANGRA DOS REIS, DE JOGAR NO LIXO ALIMENTOS NÃO VENCIDOS E AINDA PRÓPRIOS PARA CONSUMO.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI, NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS, O PROGRAMA DOADORES DO FUTURO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO A RUA ANTÔNIO GAMA, LOCALIZADO ENTRE A RUA JAPORANGA E A RUA PREFEITO JOÃO GREGÓRIO GALINDO, NO BAIRRO JAPUÍBA.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ANGRA DOS REIS A "SEMANA DE PREVENÇÃO E COMBATE À DEPRESSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A OBRIGATORIEDADE DO REGISTRO/CADASTRAMENTO DE EQUINOS DENTRO DO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CENTRAL MUNICIPAL DE ARRECADAÇÃO - CEMA - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A CRIAÇÃO DO BALCÃO DE EMPREGOS VIRTUAL NO ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI NO MUNICÍPIO O CADASTRO DE CRIANÇAS E ADOLESCENTES DESAPARECIDOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE DOS SERVIÇOS DE FORNECIMENTO DE ENERGIA ELÉTRICA E ÁGUA NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR ESPAÇOS PÚBLICOS NOS BAIRROS PARA AS FEIRAS DE AGRICULTORES E PESCADORES ARTESANAIS.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A COLOCAÇÃO DE PLACA COM NOME DE POLÍTICOS EM OBRAS PUBLICAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA &amp;#8220;SORRIR É SAÚDE&amp;#8221; COMO SERVIÇO ODONTOLÓGICO DE SAÚDE PÚBLICA PARA PESSOAS COM NECESSIDADES ESPECIAIS NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI A SEMANA DA CULTURA CAIÇARA E A FESTA DA SARDINHA NO MUNICÍPIO DE ANGRA DOS REIS - RJ.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI A SEMANA MUNICIPAL DO LEGISLATIVO NA ESCOLA, COM O OBJETIVO DE FORNECER AO ALUNO INFORMAÇÕES DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL PARA COLETIVO DE MULHERES NEGRAS E AMIGAS DA RAÇA BRASIL WINNIE MANDELA (COMNARB).</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO SALÃO DE NEGÓCIOS DO TURISMO NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO TURISMÓLOGO E DOS PROFISSIONAIS EM TURISMO, HOSPEDAGEM, GASTRONOMIA, ENTRETENIMENTO, DIVERSÃO E LAZER DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA, NO USO DE SUAS ATRIBUIÇÕES CONFERIDAS PELO ARTIGO 34 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ANGRA DOS REIS/RJ, INSTITUI OS CARGOS DE JORNALISTA, CINEGRAFISTA, EDITOR DE VÍDEO, ASSISTENTE DE PRODUÇÃO E CERIMÔNIA, E DESIGNER, SUAS RESPECTIVAS CARREIRAS, FUNÇÕES E ATRIBUIÇÕES, BEM COMO REVOGA O CARGO DE ANALISTA PARLAMENTAR &amp;#8211; JORNALISTA E ALTERA A RESOLUÇÃO N.º 009/2011.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA EMPREGADA DOMÉSTICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A CRECHE "DALVA REGINA DE ALCÂNTARA PIMENTA", A CRECHE DO BAIRRO CAMPO BELO, 2º DISTRITO DO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DENOMINA A CRECHE "JOVINO RODRIGUES DA SILVA", A CRECHE DO BAIRRO PARQUE BELÉM, 2º DISTRITO DO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A PARTICIPAÇÃO DAS PESSOAS QUE MANTENHAM UNIÃO ESTÁVEL HOMOAFETIVA A PARTICIPAÇÃO EM TODOS OS PROGRAMAS SOCIAIS DO MUNICÍPIO DE ANGRA DOS REIS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DISPÕE SOBRE A UTILIZAÇÃO DE PAPEL RECICLADO NAS REPARTIÇÕES DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DETERMINA A IMPLANTAÇÃO DE UM JARDIM SENSORIAL NO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO EDUCACIONAL OBRIGATÓRIO DAS PESSOAS INTERNADAS PARA TRATAMENTO DE SAÚDE EM AMBIENTE HOSPITALAR OU DOMICILIAR E IMPOSSIBILITADAS DE FREQUENTAR AS ESCOLAS DA REDE DE EDUCAÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA VACINAÇÃO DOMICILIAR DE IDOSOS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE SUPERMERCADOS E SIMILARES, NO ÂMBITO DE ANGRA DOS REIS, DE POSSUÍREM CARRINHOS DE COMPRAS ADAPTADOS ÀS PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI, NO CALENDÁRIO OFICIAL DO MUNICÍPIO, O &amp;#8220;ENCONTRO DE TURISMÓLOGOS&amp;#8221;.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO &amp;#8220;CIDADES-IRMÃS&amp;#8221; OS MUNICÍPIOS DE ANGRA DOS REIS E PARATY.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE UMA CENTRAL DE EMPREGOS PARA PESSOAS COM DEFICIÊNCIA - CEPPDE.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE CONSCIENTIZAÇÃO SOBRE O RESPEITO AO IDOSO NOS TRANSPORTES PÚBLICOS NO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "FISIOTERAPIA GERIÁTRICA" NO ÂMBITO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMANÊNCIA DE GUARDA NOTURNO NOS VELÓRIOS EM TODAS AS CAPELAS MORTUÁRIAS PÚBLICAS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA MUNICIPAL DO INTERACT CLUB.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA MUNICIPAL DO ROTARACT CLUB.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI O PROGRAMA "DEZEMBRO VERMELHO - PREVENÇÃO A AIDS" NO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO - RUA DOS QUERO-QUEROS, NO BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO A RUA DA FIGUEIRA, BAIRRO BANQUETA - 2º DISTRITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE TELEFONE COM LINHA DIRETA À OUVIDORIA CENTRAL DA SAÚDE EM TODAS AS UNIDADES DE SAÚDE SOB GESTÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE ATENDIMENTO VETERINÁRIO DE URGÊNCIA - SAVU -, NO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "RECICLAR, RECRIAR E TRANSFORMAR", NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE CONCEITOS DE EMPREENDEDORISMO NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS SANÇÕES ADMINISTRATIVAS APLICADAS PELO MUNICÍPIO ÀS PESSOAS QUE FOREM FLAGRADAS NAS PRAÇAS, NOS PARQUES, NAS IMEDIAÇÕES DAS INSTITUIÇÕES DE ENSINO E TAMBÉM NOS LOCAIS DE CONCENTRAÇÃO DE CRIANÇAS, ADOLESCENTES, JOVENS, GESTANTES E IDOSOS, E DEMAIS LOGRADOUROS PÚBLICOS, FAZENDO USO DE DROGAS SEM AUTORIZAÇÃO OU EM DESACORDO COM DETERMINAÇÃO LEGAL OU REGULAMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ENSINO OBRIGATÓRIO DA LÍNGUA BRASILEIRA DE SINAIS DESDE A EDUCAÇÃO INFANTIL ATÉ O ENSINO FUNDAMENTAL COMO DISCIPLINA CURRICULAR OBRIGATÓRIA PARA CRIANÇAS SURDAS E OUVINTES MATRICULADAS NAS INSTITUIÇÕES PRIVADAS E PÚBLICAS DE ENSINO, ASSIM COMO O ACESSO DOS PAIS DE ALUNOS COM DEFICIÊNCIA AUDITIVA NA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA, NO USO DE SUAS ATRIBUIÇÕES CONFERIDAS PELO ARTIGO 34 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ANGRA DOS REIS/RJ, RESOLVE INSTITUIR O ITEM 1.3 AO INCISO I, DO ART. 6º; REVOGAR OS ITENS 3.1.1 E 3.2.1, DO INCISO III, DO ART. 6º; REVOGAR OS ITENS 2.0.1 E 2.4.1.1, DO INCISO II, DO ART. 7º; REVOGAR OS ITENS 5.2.1 E 5.2.1.1, DO INCISO V, DO ART. 7º; ALTERAR OS INCISOS VI, VII, VIII E IX, DO ART. 7; ALTERAR O ART. 13, 17 E 18; ALTERAR OS ANEXOS I, II, III, IV; E INSTITUIR O ANEXO V, TODOS DA RESOLUÇÃO N.º 001/2011 DA CÂMARA MUNICIPAL DE ANGRA DOS REIS/RJ.A MESA DIRETORA, NO USO DE SUAS ATRIBUIÇÕES CONFERIDAS PELO ARTIGO 34 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ANGRA DOS REIS/RJ, RESOLVE INSTITUIR O ITEM 1.3 AO INCISO I, DO ART. 6º; REVOGAR OS ITENS 3.1.1 E 3.2.1, DO INCISO III, DO ART. 6º; REVOGAR OS ITENS 2.0.1 E 2.4.1.1, DO INCISO II, DO ART. 7º; REVOGAR OS ITENS 5.2.1 E 5.2.1.1, DO INCISO V, DO ART. 7º; ALTERAR OS INCISOS VI, VII, VIII E IX, DO ART. 7; ALTERAR O ART. 13, 17 E 18; ALTERAR OS ANEXOS I, II, III, IV; E INSTITUIR O ANEXO V, TODOS DA RESOLUÇÃO N.º 001/2011 DA CÂMARA MUNICIPAL DE ANGRA DOS REIS/RJ.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INCLUSÃO DE CARNE DE PEIXE NO CARDÁPIO DA MERENDA ESCOLAR DOS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESTINAÇÃO DE RECURSO PROVENIENTE DE MULTAS DE TRÂNSITO VINCULADAS AO MUNICÍPIO DE ANGRA DOS REIS EM CAMPANHAS EDUCATIVAS DE PREVENÇÃO DE ACIDENTE.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO POLICIAL CIVIL E MILITAR.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSTITUIR A SEMANA DA EXALTAÇÃO ANGRENSE.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.docx</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.docx</t>
   </si>
   <si>
     <t>PROÍBE A OFERTA DE "EMBUTIDOS" NA COMPOSIÇÃO DA MERENDA DE ESCOLAS E CRECHES DA REDE PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI, NO ÂMBITO DO SISTEMA MUNICIPAL DE ENSINO, O &amp;#8220;PROGRAMA ESCOLA SEM PARTIDO&amp;#8221;.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE RODEIOS,TOURADAS, VAQUEJADAS, FARRAS DO BOI OU EVENTOS SIMILARES NO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISPÕE SOBRE O FORNECIMENTO DE EQUIPAMENTOS DE BAIXO CUSTO DE TECNOLOGIA ASSISTIVA PARA ALUNOS DA REDE DE ENSINO PÚBLICO MUNICIPAL COM DEFICIÊNCIA FÍSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A IMPLANTAÇÃO DE TERAPIAS NATURAIS PARA ATENDIMENTO A POPULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO DE PATRIMÔNIO CULTURAL MATERIAL E IMATERIAL DO MUNICÍPIO DE ANGRA DOS REIS, DA "RECEITA DOCE CARMONIA", DA "VIOLA ANGRENSE", DA PARTITURA E ESTRUTURA DE PERSONAGENS DA ÓPERA "COMO CRIARAM A NOITE", DA ÓPERA "A ESTRELA" E DA ÓPERA "DIDO E ENEAS" E DOS PERSONAGENS, PARTITURAS E INDUMENTÁRIAS BÁSICAS DA FESTA DO DIVINO.&amp;#8221;</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.docx</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA FARMÁCIA VIVA NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS."</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO A RUA JORGE CELESTINO DA SILVA, BAIRRO CAMORIM - 1º DISTRITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA A QUADRA POLIESPORTIVA &amp;#8220;GABRIEL LOPES DE SOUZA - BIETE&amp;#8221; A QUADRA DO BAIRRO VILA DO ABRAÃO, 3º DISTRITO DO MUNICÍPIO DE ANGRA DOS REIS. </t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA ORIENTAÇÃO PROFISSIONAL PARA O PRIMEIRO EMPREGO NAS ESCOLAS PÚBLICAS DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO A RUA DAS GAIVOTAS, NO BAIRRO BALNEÁRIO, 1º DISTRITO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 002/2017, QUE DISPÕE SOBRE A CRIAÇÃO DE CARGOS EM COMISSÃO NA ESTRUTURA ORGANIZACIONAL DA SECRETARIA DE ADMINISTRAÇÃO, INSTITUÍDA PELA LEI Nº 3.616, DE 01 DE JANEIRO DE 2017, E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI, OBJETO DA MENSAGEM Nº 003/2017, QUE CUIDA DA REVOGAÇÃO DO 2º, ART. 50 DA LEI MUNICIPAL Nº 412, DE 20 DE FEVEREIRO 1995, INTRODUZIDA PELA LEI MUNICIPAL Nº 2.724, DE 17 DE JANEIRO DE 2011, QUE TRATA DAS INCORPORAÇÕES CONCEDIDAS AOS SERVIDORES EFETIVOS QUE NO EXERCÍCIO DO CARGO EM COMISSÃO E/OU FUNÇÃO GRATIFICADA PELO TEMPO DE 10 (DEZ) ANOS.</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 004/2017, QUE CUIDA DA SUSPENSÃO DA AVALIAÇÃO PERIÓDICA DE DESEMPENHO, CRIADA PELA LEI MUNICIPAL Nº 1.683, DE 26 DE MAIO DE 2006 E PELA LEI MUNICIPAL Nº 1.857, DE 05 DE OUTUBRO DE 2007, QUE DISPÕE DO PLANO DE CARGOS, CARREIRAS E SALÁRIO DOS SERVIDORES DO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI, OBJETO DA MENSAGEM Nº 005/2017, QUE CUIDA DA SUSPENSÃO DOS BENEFÍCIOS DO PROGRAMA PASSAGEIRO CIDADÃO, CRIADO PELA LEI Nº 2.767/2011, COM AS ALTERAÇÕES INTRODUZIDAS PELA LEI Nº 3.177, DE 27 DE NOVEMBRO DE 2013.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 007/2017, QUE CUIDA DO IMPEDIMENTO DO MUNICÍPIO DE ANGRA DOS REIS CONCEDER FINANCIAMENTO, BENEFÍCIO, INCENTIVO, FOMENTO ECONÔMICO OU INVERTIMENTO ESTRUTURANTE A QUALQUER EMPRESA SEDIADA OU QUE VENHA A SE INSTALAR NO MUNICÍPIO DE ANGRA DOS REIS PELO PERÍODO DE 4 (QUATRO) ANOS, A CONTAR DA PUBLICAÇÃO DA PRESENTE LEI, BEM COMO A SUSPENSÃO DE ISENÇÕES FISCAIS E BENEFÍCIOS CONCEDIDOS AS EMPRESAS, IATE CLUBE, ASSOCIAÇÃO CIVIL, DENTRE OUTROS LOCALIZADOS DO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Prefeita Maria da Conceição Caldas Rabha</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 061/2016, QUE REVOGA A LEI N° 3.264, DE 28 DE MAIO DE 2014. - CONSELHO MUNICIPAL DE TURISMO.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 008/2017, QUE DISPÕE SOBRE AS RESTRIÇÕES IMPOSTAS PELA LEI COMPLEMENTAR DE Nº 157 DE 29 DE DEZEMBRO DE 2016, REINTRODUZ CONCEITO HERMENÊUTICO DA LEI MUNICIPAL DE Nº 1000 DE 30 DE OUTUBRO DE 2000, SUSPENDE OS EFEITOS DA LEI MUNICIPAL DE Nº 1805 DE 05 DE JUNHO DE 2007, MANTENDO O BENEFÍCIO APENAS ÀS ENTIDADES FILANTRÓPICAS E REVOGA A LEI MUNICIPAL DE Nº 3.662 DE 19 DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 0011/2017, QUE DISPÕE SOBRE A RECOMPOSIÇÃO DO FUNDO DE ASSISTÊNCIA SOCIAL, FUNDO DE MEIO AMBIENTE, DO FUNDO DA CRIANÇA E DO ADOLESCENTE E DO FUNDO PREVIDENCIÁRIO (ANGRAPREV), ATRAVÉS DO ARRESTO.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 0009/2017, QUE DISPÕE SOBRE INCENTIVO FISCAL PARA A REALIZAÇÃO DE PROJETOS CULTURAIS E ESPORTIVOS, NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 0014/2017, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 0012/2017, QUE INSTITUI O FUNDO MUNICIPAL DE SEGURANÇA PÚBLICA DE ANGRA DOS REIS - FUNSEP E O CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA DE ANGRA DOS REIS - COMSEP, E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 0013/2017, QUE DISPÕE SOBRE A INSTITUIÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL, AQUÍCOLA E PESQUEIRO - CMDRAP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 0016/2017, QUE DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO SITUADO NO BAIRRO CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 019/2017, QUE INSTITUI O PROGRAMA DE INCENTIVO À REGULARIZAÇÃO FISCAL COM A FAZENDA PÚBLICA DO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI, OBJETO DA MENSAGEM Nº 018/2017, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE ANGRA DOS REIS PARA O PERÍODO DE 2018 A 2021.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 017/2017, QUE INSTITUI NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS, O "PROGRAMA PRODUTORES DE ÁGUA E FLORESTA", AUTORIZO O PODER EXECUTIVO A PRESTAR APOIO FINANCEIROS AOS PASSAGEIROS E/OU PROPRIETÁRIOS RURAIS QUE, VOLUNTARIAMENTE, ADERIREM A ESTE PROGRAMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 020/2017, QUE DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DE ADESÃO AO PROGRAMA DE INCENTIVO À REGULARIZAÇÃO FISCAL COM A FAZENDA PÚBLICA - REFIS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 021/2017, QUE AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A DESAFETAR OS LOGRADOUROS PÚBLICOS, LOCALIZADOS NO LOTEAMENTO JARDIM BALNEÁRIO, COM A FINALIDADE DE REGULARIZAR A IMPLANTAÇÃO DO CONDOMÍNIO CIDADÃO DA GLÓRIA.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI, OBJETO DA MENSAGEM Nº 023/2017, QUE AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL QUE INSTITUI O PROGRAMA DE INCENTIVO À REGULARIZAÇÃO FISCAL COM O SERVIÇO DE CAPITAÇÃO DE ÁGUA E TRATAMENTO DE ESGOTO DE ANGRA DOS REIS - SAAE/AR.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROJETO DE LEI, OBJETO DA MENSAGEM Nº 022/2017, QUE ESTIMA AS RECEITAS E FIXA AS DESPESAS DOS ORÇAMENTOS FISCAL E DA SEGURIDADE SOCIAL DO MUNICÍPIO DE ANGRA DOS REIS PARA O EXERCÍCIO FINANCEIRO DE 2018, EM CUMPRIMENTO AO QUE DETERMINA O § 5º DO ART. 165, DA CONSTITUIÇÃO FEDERAL, AS NORMAS DA LEI 4320/64, NA LEI DE RESPONSABILIDADE FISCAL - LRF, NA LEI ORGÂNICA DO MUNICÍPIO E O DISPOSTO NA LEI COMPLEMENTAR Nº 001/1991.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 027/2017, QUE ALTERA E ACRESCENTA DISPOSITIVOS A LEI Nº 3.709, DE 13 DE NOVEMBRO DE 2017, QUE INSTITUIU O PROGRAMA DE INCENTIVO À REGULARIZAÇÃO FISCAL COM O SISTEMA DE CAPTAÇÃO DE ÁGUA E TRATAMENTO DE ESGOTO DE ANGRA DOS REIS - SAAE/AR, NA CONFORMIDADE DA JUSTIFICATIVA A SEGUIR APRESENTADA.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 026/2017, QUE APROVA O PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS DE ANGRA DOS REIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 024/2017, QUE CRIA O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL DE ANGRA DOS REIS - COMSEA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI, OBJETO DA MENSAGEM Nº 025/2017, QUE ALTERA OS ARTIGOS 31, 33 E 67 DA LEI N.º 262/1984 (CÓDIGO TRIBUTÁRIO MUNICIPAL), EM RAZÃO DE MODIFICAÇÕES FEITAS NA LEI COMPLEMENTAR FEDERAL N.º 116, DE 31 DE JULHO DE 2003, PELA LEI COMPLEMENTAR FEDERAL N.º 157, DE 29 DE DEZEMBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, OBJETO DA MENSAGEM Nº 045/2017, QUE "DISPÕE SOBRE O TRATAMENTO DIFERENCIADO E FAVORECIDO AOS MICROEMPREENDEDORES INDIVIDUAIS, ÀS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE E REVOGA A LEI 2.627, DE 23 DE JULHO DE 2010".</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4769/projeto_de_resolucao_00001-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4769/projeto_de_resolucao_00001-2017.pdf</t>
   </si>
   <si>
     <t>INSTITUI A IDENTIDADE FUNCIONAL DOS VEREADORES DA CÂMARA MUNICIPAL DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4770/projeto_de_resolucao_00002-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4770/projeto_de_resolucao_00002-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA MEDALHA MARY ALICE DUDDY.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>Vereador Jane Veiga, Vereador Canindé do Social, Vereador Flavinho Araujo, Vereador Luciana Valverde , Vereador Sargento Thimoteo</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4771/projeto_de_resolucao_00003-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4771/projeto_de_resolucao_00003-2017.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA E MODIFICA DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ANGRA DOS REIS E CRIA A COMISSÃO PERMANENTE DE PROTEÇÃO, DEFESA E DIREITOS DOS ANIMAIS.</t>
   </si>
   <si>
     <t>Mesa 2017/2018</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO TEMPORÁRIA ESPECIAL DE REIVINDICAÇÃO E DE ESTUDOS, DE ACORDO COM OS ARTIGOS 57 E 59, INCISOS II E III, DO REGIMENTO INTERNO, ARTIGO 46 DA LEI ORGÂNICA E O REQUERIMENTO Nº 1047/2017, DE AUTORIA DO VEREADOR JOSE AUGUSTO DE ARAÚJO VIEIRA, APROVADO NA SESSÃO ORDINÁRIA DO DIA 29 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4774/projeto_de_resolucao_00005-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4774/projeto_de_resolucao_00005-2017.pdf</t>
   </si>
   <si>
     <t>INSTITUI A EXIGÊNCIA DE FICHA LIMPA PARA NOMEAÇÃO NOS CARGOS COMISSIONADOS EXISTENTES NOS ÓRGÃOS DO PODER LEGISLATIVO MUNICIPAL, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4775/projeto_de_resolucao_00006-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4775/projeto_de_resolucao_00006-2017.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, EXTINGUINDO O VOTO SECRETO NAS DELIBERAÇÕES DA CÂMARA MUNICIPAL DE ANGRA_x000D_
 DOS REIS.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4776/projeto_de_resolucao_00007-2017_1.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4776/projeto_de_resolucao_00007-2017_1.pdf</t>
   </si>
   <si>
     <t>CRIA COMISSÃO TEMPORÁRIA ESPECIAL, DE ACORDO COM O ART. 57, I, C/C ART. 59, I, II E III, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, E COM O REQUERIMENTO Nº 1142/2017, DE AUTORIA DO VEREADOR THIMÓTEO CAVALCANTI ALBUQUERQUE DE SÁ, APROVADO NA SESSÃO ORDINÁRIA DO DIA 05 DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS AS PROVIDÊNCIAS CABÍVEIS NO SENTIDO DE IMPLANTAR NO MUNICÍPIO DE ANGRA DOS REIS O BANCO DE LEITE HUMANO, CRIADO PELA LEI MUNICIPAL Nº 2.739, DE 21 DE MARÇO DE 2011.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO À MESA DIRETORA QUE SEJA JUSTIFICADA SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 01 DE JUNHO DO CORRENTE ANO. </t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO À EMPRESA DE ENERGIA ELÉTRICA ENEL A EXTENSÃO DA REDE ELÉTRICA NA RUA PARAÍSO, PRAIA DO RECIFE, BAIRRO ARIRÓ. </t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO À EMPRESA TECNOLOGIA BANCÁRIA S/A - TECBAN - UM ESTUDO DE VIABILIDADE TÉCNICA PARA A INSTALAÇÃO DE CAIXA ELETRÔNICO  BANCO24HORAS, NO BAIRRO CENTRO</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE TOME AS DEVIDAS PROVIDÊNCIAS NECESSÁRIAS PARA A CONTRATAÇÃO DE AGENTES DE EPIDEMIOLOGIA NO CEM JAPUÍBA, NA  RUA PREFEITO JOÃO GREGÓRIO GALINDO, BAIRRO JAPUÍBA, LOCALIZADO NO CEP 23934-695.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	SOLICITANDO À ENEL DISTRIBUIÇÃO A COLOCAÇÃO DE POSTE NA RUA ALEIA DAS QUARESMEIRAS, ÀS MARGENS DA BR 101, PRÓXIMO À SAIBREIRA EXISTENTE, BAIRRO BRACUÍ </t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL INFORMAÇÕES A RESPEITO DA COLETA DE DADOS, FLUXO E PERIODICIDADE DO ENVIO DAS INFORMAÇÕES SOBRE ÓBITOS E NASCIDOS VIVOS PARA OS SISTEMAS DE INFORMAÇÕES EM SAÚDE, SOB GESTÃO DA SUPERINTENDÊNCIA DE VIGILÂNCIA EM SAÚDE, REALIZADOS POR ESTE MUNICÍPIO, CONFORME REGULAMENTADO PELA PORTARIA Nº 116, DE 11 DE FEVEREIRO DE 2009 DO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5624/req1306-2017.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5624/req1306-2017.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO À MESA DIRETORA QUE SEJA JUSTIFICADA SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 30 DE MAIO DO CORRENTE ANO. </t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO À MESA DIRETORA QUE SEJA JUSTIFICADA SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 19 DE OUTUBRO DO CORRENTE ANO. </t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	SOLICITANDO À MESA DIRETORA QUE SEJA JUSTIFICADA SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 09 DE NOVEMBRO DO CORRENTE ANO. </t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO À MESA DIRETORA QUE SEJA JUSTIFICADA SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 23 DE NOVEMBRO DO CORRENTE ANO. </t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	SOLICITANDO À MESA DIRETORA QUE SEJA JUSTIFICADA SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 28 DE NOVEMBRO DO CORRENTE ANO. </t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO À MESA DIRETORA QUE SEJA JUSTIFICADA SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 27 DE JUNHO DE 2017. </t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	SOLICITANDO À MESA DIRETORA QUE SEJA JUSTIFICADA SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 23 DE NOVEMBRO 2017. </t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O MOTIVO PELO QUAL A COORDENADORIA DA JUVENTUDE NÃO REALIZOU NENHUMA ATIVIDADE PRÁTICA SOB SUA RESPONSABILIDADE NO ANO DE 2017, QUE TENHA SIDO DE AMPLO CONHECIMENTO E DIVULGAÇÃO, COMO TAMBÉM O QUAL O ORÇAMENTO DESTINADO A ESTA COORDENADORIA, SUA ESTRUTURA ATUAL, E O MOTIVO PELO QUAL NO SITE DA PREFEITURA NÃO CONSTAM O TELEFONE, O ENDEREÇO E O NOME DO REFERIDO COORDENADOR.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL ESCLARECIMENTOS SOBRE O PLANEJAMENTO REFERENTE A LIMPEZA E A DESOBSTRUÇÃO DAS GALERIAS EXISTENTES NO BAIRRO VILLAGE JACUACANGA.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTA A SECRETARIA DE SAÚDE, PARA QUE ESTA INFORME QUAIS SÃO AS ESPECIALIDADES DE CONSULTAS, EXAMES E CIRURGIAS QUE O MUNICÍPIO ATENDE CONSTANTEMENTE, DISCRIMINANDO POR ESPECIALIDADES, A MÉDIA DE ATENDIMENTOS POR MÊS, E SEU CUSTO.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO À MESA DIRETORA QUE SEJA JUSTIFICADA SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 30 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO À  EMPRESA BRASILEIRA DE CORREIO DE TELÉGRAFOS - CORREIOS - A REGULARIZAÇÃO DA ENTREGA DE CORRESPONDÊNCIAS NA RUA RAIMUNDO CIPRIANO, BAIRRO FRADE.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO À MESA DIRETORA QUE SEJA JUSTIFICADA SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 14 DE NOVEMBRO DE 2017. </t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	SOLICITANDO À MESA DIRETORA QUE SEJA JUSTIFICADA SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 23 DE NOVEMBRO DE 2017. </t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	SOLICITANDO À EMPRESA DE TELEFONIA CLARO UMA AVALIAÇÃO TÉCNICA DAS CONDIÇÕES DA ANTENA DE TRANSMISSÃO QUE ABRANGE O BAIRRO ENSEADA. </t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA JUSTIFICADA SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 12 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5625/req1393-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5625/req1393-2017.pdf</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4608/req1394-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4608/req1394-2017.pdf</t>
   </si>
   <si>
     <t>Solicitando à Mesa Diretora que seja justificada sua ausência na Sessão Ordinária do dia 14 de Dezembro de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4228/req1395-2017.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4228/req1395-2017.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO À MESA DIRETORA QUE SEJA JUSTIFICADA SUA AUSÊNCIA NA SESSÃO DE ENCERRAMENTO DO SEGUNDO PERÍODO LEGISLATIVO DE 2017.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO À EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS &amp;#8211; CORREIOS &amp;#8211;, INFORMAÇÕES SOBRE O MOTIVO PELO QUAL NÃO É CEDIDO O NÚMERO DE CEP APÓS OS TRÂMITES NECESSÁRIOS DE APROVAÇÃO PARA LOGRADOURO PÚBLICO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12515,67 +12515,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3228/3228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4756/202-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5198/205-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4356/208-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3541/3541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4474/473-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3348/3348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3696/3696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5018/1867-2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3386/3386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5604/2110-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3641/3641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3709/3709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3686/3686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3708/3708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4170/2127-2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4168/2146-2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4167/2149-2017.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4165/2150-2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4164/2153-2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4620/2211-2017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4619/2229-2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4902/2233-2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5378/2249-2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4437/2264-2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4044/4044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4043/4043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4041/4041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1684/1684_texto_integral.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4617/2283-2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4948/2297-2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4729/2306-2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4616/2338-2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3707/3707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4615/2352-2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4690/2353-2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3637/3637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4688/2355-2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4686/2356-2017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5350/2357-2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4434/2358-2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4556/2359-2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4685/2360-2017.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3638/3638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4578/2366-2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3925/3925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5536/2379-2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5535/2380-2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5534/2381-2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5533/2382-2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4553/2383-2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4040/4040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4301/2386-2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3780/3780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4551/2389-2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4300/2391-2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4550/2394-2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4039/4039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5397/2400-2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5396/2401-2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5161/2402-2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5212/2403-2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5211/2404-2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4495/2405-2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4295/2406-2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5210/2407-2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5209/2408-2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5208/2409-2017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5385/2410-2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5160/2412-2017.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5159/2413-2017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3644/3644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4805/2415-2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5158/2416-2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5157/2417-2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4492/2418-2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4949/2421-2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5062/2425-2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4491/2426-2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4489/2427-2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4485/2428-2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4442/2429-2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4440/2430-2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4726/2432-2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5060/2433-2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4439/2434-2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5057/2435-2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5055/2436-2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4297/2437-2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4939/2438-2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4938/2440-2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4937/2441-2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4936/2443-2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3643/3643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4341/2445-2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4340/2446-2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4339/2456-2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4032/4032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4338/2481-2017.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5398/2518-2017.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4034/4034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4757/2590-2017.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4904/2592-2017.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5254/2594-2017.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3041/3041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5039/2599-2017.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4603/2605-2017.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5431/2607-2017.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4673/2609-2017.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5546/2612-2017.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3688/3688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4606/2626-2017.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4809/2631-2017.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3826/3826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4030/4030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4038/4038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5199/2669-2017.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3627/3627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4675/2723-2017.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4395/2726-2017.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5127/2733-2017.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5128/2736-2017.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5255/2737-2017.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5379/2739-2017.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4464/2741-2017.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5570/2744-2017.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5019/2749-2017.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5432/2750-2017.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5547/2752-2017.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3629/3629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4279/2757-2017.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4281/2759-2017.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3852/3852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4035/4035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5041/2773-2017.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3700/3700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4943/2777-2017.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5235/2779-2017.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4881/2780-2017.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4096/4096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4234/2788-2017.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4473/2806-2017.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3743/3743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3260/3260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4974/2977-2017.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4859/3001-2017.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4549/3007-2017.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3703/3703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5044/3011-2017.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3927/3927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4099/4099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4672/3027-2017.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4151/3029-2017.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5043/3090-2017.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4415/3091-2017.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3190/3190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5045/3156-2017.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5038/3167-2017.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4541/3176-2017.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3840/3840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4204/3191-2017.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4946/3209-2017.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4149/3213-2017.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4766/3215-2017.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4000/4000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4001/4001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4860/3243-2017.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4513/3244-2017.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4515/3245-2017.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4516/3246-2017.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4583/3248-2017.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3655/3655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4540/3255-2017.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3611/3611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4132/3346-2017.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4002/4002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4003/4003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4004/4004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4604/3395-2017.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3626/3626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5232/3407-2017.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4154/3461-2017.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4877/3465-2017.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5048/3467-2017.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4093/4093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4945/3474-2017.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4768/3478-2017.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5047/3504-2017.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5595/3519-2017.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3628/3628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4094/4094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4767/3552-2017.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4842/3554-2017.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4196/3576-2017.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4212/3675-2017.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4765/3827-2017.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4555/3829-2017.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2747/2747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4552/4303-2017.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4156/4323-2017.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4538/4381-2017.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3685/3685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5594/4687-2017.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4033/4033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4029/4029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4764/4726-2017.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4985/4727-2017.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4947/4735-2017.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4676/4739-2017.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4157/4773-2017.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4878/4778-2017.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4547/4781-2017.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4557/4782-2017.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4572/4786-2017.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3724/3724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3684/3684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5046/4821-2017.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4421/4823-2017.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5417/4857-2017.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5172/4928-2017.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5170/4953-2017.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5171/4957-2017.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5419/5002-2017.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5169/5167-2017.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.docx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4637/5270-2017.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3624/3624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3942/3942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4259/5520-2017.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4363/5523-2017.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4400/5531-2017.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.docx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4769/projeto_de_resolucao_00001-2017.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4770/projeto_de_resolucao_00002-2017.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4771/projeto_de_resolucao_00003-2017.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4774/projeto_de_resolucao_00005-2017.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4775/projeto_de_resolucao_00006-2017.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4776/projeto_de_resolucao_00007-2017_1.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5624/req1306-2017.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5625/req1393-2017.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4608/req1394-2017.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4228/req1395-2017.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3228/3228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4756/202-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5198/205-2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4356/208-2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3541/3541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4474/473-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3348/3348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3696/3696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5018/1867-2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3386/3386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5604/2110-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3641/3641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3709/3709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3686/3686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3708/3708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4170/2127-2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4168/2146-2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4167/2149-2017.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4165/2150-2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4164/2153-2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4620/2211-2017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4619/2229-2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4902/2233-2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5378/2249-2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4437/2264-2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4044/4044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4043/4043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4041/4041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1684/1684_texto_integral.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4617/2283-2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4948/2297-2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4729/2306-2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4616/2338-2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3707/3707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4615/2352-2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4690/2353-2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3637/3637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4688/2355-2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4686/2356-2017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5350/2357-2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4434/2358-2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4556/2359-2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4685/2360-2017.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3638/3638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4578/2366-2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3925/3925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5536/2379-2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5535/2380-2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5534/2381-2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5533/2382-2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4553/2383-2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4040/4040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4301/2386-2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3780/3780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4551/2389-2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4300/2391-2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4550/2394-2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4039/4039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5397/2400-2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5396/2401-2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5161/2402-2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5212/2403-2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5211/2404-2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4495/2405-2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4295/2406-2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5210/2407-2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5209/2408-2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5208/2409-2017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5385/2410-2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5160/2412-2017.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5159/2413-2017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3644/3644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4805/2415-2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5158/2416-2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5157/2417-2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4492/2418-2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4949/2421-2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5062/2425-2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4491/2426-2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4489/2427-2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4485/2428-2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4442/2429-2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4440/2430-2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4726/2432-2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5060/2433-2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4439/2434-2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5057/2435-2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5055/2436-2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4297/2437-2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4939/2438-2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4938/2440-2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4937/2441-2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4936/2443-2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3643/3643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4341/2445-2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4340/2446-2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4339/2456-2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4032/4032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4338/2481-2017.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5398/2518-2017.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4034/4034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4757/2590-2017.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4904/2592-2017.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5254/2594-2017.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3041/3041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5039/2599-2017.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4603/2605-2017.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5431/2607-2017.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4673/2609-2017.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5546/2612-2017.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3688/3688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4606/2626-2017.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4809/2631-2017.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3826/3826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4030/4030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4038/4038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5199/2669-2017.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3627/3627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4675/2723-2017.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4395/2726-2017.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5127/2733-2017.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5128/2736-2017.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5255/2737-2017.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5379/2739-2017.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4464/2741-2017.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5570/2744-2017.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5019/2749-2017.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5432/2750-2017.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5547/2752-2017.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3629/3629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4279/2757-2017.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4281/2759-2017.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3852/3852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4035/4035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5041/2773-2017.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3700/3700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4943/2777-2017.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5235/2779-2017.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4881/2780-2017.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4096/4096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4234/2788-2017.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4473/2806-2017.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2790/2790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3743/3743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3260/3260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4974/2977-2017.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4859/3001-2017.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2897/2897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4549/3007-2017.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3703/3703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5044/3011-2017.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3927/3927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4099/4099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4672/3027-2017.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4151/3029-2017.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5043/3090-2017.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4415/3091-2017.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3190/3190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5045/3156-2017.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5038/3167-2017.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4541/3176-2017.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3840/3840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4204/3191-2017.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4946/3209-2017.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4149/3213-2017.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4766/3215-2017.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4000/4000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4001/4001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4860/3243-2017.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4513/3244-2017.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4515/3245-2017.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4516/3246-2017.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4583/3248-2017.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3655/3655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4540/3255-2017.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3611/3611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4132/3346-2017.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4002/4002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4003/4003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4004/4004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4604/3395-2017.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3626/3626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5232/3407-2017.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4154/3461-2017.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4877/3465-2017.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5048/3467-2017.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4093/4093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4945/3474-2017.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4768/3478-2017.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5047/3504-2017.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5595/3519-2017.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3628/3628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4094/4094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4767/3552-2017.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4842/3554-2017.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4196/3576-2017.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4212/3675-2017.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4765/3827-2017.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4555/3829-2017.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2746/2746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2747/2747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4552/4303-2017.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4156/4323-2017.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4538/4381-2017.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3685/3685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5594/4687-2017.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4033/4033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4029/4029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4764/4726-2017.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4985/4727-2017.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4947/4735-2017.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4676/4739-2017.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4157/4773-2017.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4878/4778-2017.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4547/4781-2017.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4557/4782-2017.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4572/4786-2017.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3724/3724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2908/2908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2909/2909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3684/3684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5046/4821-2017.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4421/4823-2017.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5417/4857-2017.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5172/4928-2017.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5170/4953-2017.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5171/4957-2017.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5419/5002-2017.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5169/5167-2017.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.docx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4637/5270-2017.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3624/3624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3942/3942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4259/5520-2017.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4363/5523-2017.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4400/5531-2017.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.docx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4769/projeto_de_resolucao_00001-2017.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4770/projeto_de_resolucao_00002-2017.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4771/projeto_de_resolucao_00003-2017.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4774/projeto_de_resolucao_00005-2017.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4775/projeto_de_resolucao_00006-2017.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4776/projeto_de_resolucao_00007-2017_1.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5624/req1306-2017.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/5625/req1393-2017.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4608/req1394-2017.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2017/4228/req1395-2017.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1082"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="119.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>