--- v0 (2025-12-10)
+++ v1 (2026-04-26)
@@ -54,1113 +54,1113 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Vereador Jorge Eduardo Mascote</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2033/2033_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2033/2033_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIANDO O PROGRAMA DE PROTEÇÃO À MULHER, QUE OBRIGA À PREFEITA MUNICIPAL A DISPONIBILIZAR UM DISPOSITIVO DENOMINADO &amp;#8220;BOTÃO DE PÂNICO&amp;#8221; PARA AS MULHERES VÍTIMAS DE VIOLÊNCIA NO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2034/2034_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2034/2034_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIANDO O PROGRAMA DE PROTEÇÃO A ESTABELECIMENTOS COMERCIAIS, QUE OBRIGA AO EXECUTIVO MUNICIPAL A DISPONIBILIZAÇÃO DE UM DISPOSITIVO DENOMINADO &amp;#8220;BOTÃO DE PÂNICO&amp;#8221; PARA OS ESTABELECIMENTOS COMERCIAIS DO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vereador Chapinha do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2035/2035_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2035/2035_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS FISCAIS PARA O COMERCIO EM GERAL QUE ADERIR O PROGRAMA ALTA TEMPORADA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2036/2036_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2036/2036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA &amp;#8220;ADOTE UMA ESCOLA&amp;#8221; NO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2037/2037_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2037/2037_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONCEDENDO &amp;#8220;TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL" À VENERÁVEL ORDEM TERCEIRA DE SÃO FRANCISCO DA PENITÊNCIA LOCALIZADA NO BAIRRO MORRO DO SANTO ANTÔNIO, EM ANGRA DOS REIS/RJ.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Vereador Jairo Magno</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CORREDOR TURÍSTICO PARA A PROMOÇÃO DAS ATIVIDADES TURÍSTICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUINDO O PLANO INTEGRADO DE GERENCIAMENTO DE RESÍDUOS DA CONSTRUÇÃO CIVIL E VOLUMOSOS.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2041/2041_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2041/2041_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUINDO A LEI DE ASSISTÊNCIA RELIGIOSA POR CAPELÃES NA REDE PÚBLICA MUNICIPAL DE INTERNAÇÃO HOSPITALAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Vereador Sargento Thimoteo</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2053/2053_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2053/2053_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI POLÍTICA MUNICIPAL DE COLETA, TRATAMENTO E RECICLAGEM DE ÓLEO E GORDURA DE ORIGEM VEGETAL OU ANIMAL, A SEREM FEITAS NAS RESIDÊNCIAS DOS MUNÍCIPES DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2052/2052_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2052/2052_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DENOMINANDO RUA MARILDA RIBEIRO DA CRUZ, O LOGRADOURO PÚBLICO LOCALIZADO NO BAIRRO JAPUIBA, QUE FAZ TRAVESSIA COM A RUA DIVINÉIA.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2051/2051_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2051/2051_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SISTEMA DE REUSO DE ÁGUA DE CHUVA NO MUNICÍPIO DE ANGRA DOS REIS, PARA UTILIZAÇÃO NÃO POTÁVEL EM ESCOLAS PUBLICAS E PRIVADAS, CONDOMÍNIOS, CLUBES, ENTIDADES, CONJUNTOS HABITACIONAIS E DEMAIS IMÓVEIS RESIDENCIAIS, INDUSTRIAIS E COMERCIAIS.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2050/2050_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2050/2050_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS DIREITOS DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Vereador Helinho do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2049/2049_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2049/2049_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE INFORMAÇÕES SOBRE PREVENÇÃO E COMBATE À PEDOFILIA, EXPLORAÇÃO SEXUAL DE MENORES E TRABALHO INFANTIL DO SITE O OFICIAL DA PREFEITURA MUNICIPAL DE ANGRA DOS REIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2048/2048_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2048/2048_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA PROJETO DE LEI, DENOMINANDO RUA DR. PAULO CAVALCANTE, O LOGRADOURO PÚBLICO LOCALIZADO AO LADO DA PRAÇA MARECHAL RONDON (CEP 23.906-550), LIGANDO AS RUAS TEÓFILO ASSADE E MARIA JOSÉ LUCAS PEIXOTO, TENDO COMO PONTO DE REFERÊNCIA O RESTAURANTE &amp;#8220;SAMBURA&amp;#8221;, NO BAIRRO PARQUE DAS PALMEIRAS, ANGRA DOS REIS &amp;#8211;RJ.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Vereador Fábio Macedo</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2047/2047_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2047/2047_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL, AO PROJETO VERDURÃO FORÇA DE VIVÊNCIA ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2046/2046_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2046/2046_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINANDO RUA BELA VISTA, O LOGRADOURO PÚBLICO COM ACESSO PELA RODOVIA MÁRIO COVAS (BR 101), NA ALTURA DO KM 468, LOCALIZADO NO MUNICÍPIO DE ANGRA DOS REIS &amp;#8211; RJ, BAIRRO MONSUABA.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2044/2044_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2044/2044_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DA TAXA DE ESTACIONAMENTO COBRADA POR SHOPPING CENTERS E HIPERMERCADOS.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2043/2043_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2043/2043_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO COM BASE NA ABNT NBR 9050 DE 2004, DE PLANO E MAPAS TÁTEIS COM INFORMAÇÕES EM BRAILE E EM RELEVO, E A INSTALAÇÃO DE SINALIZAÇÃO TÁTIL HORIZONTAL, VERTICAL, EM CORRIMÃOS E EM PORTAS DE TODOS OS ÓRGÃOS E ENTIDADES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E INDIRETA, PARQUES PÚBLICOS MUNICIPAIS E ÁREA DE LAZER LOCALIZADAS EM ÁREAS PÚBLICAS DA CIDADE DE ANGRA DOS REIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Vereador Marco Aurélio</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1725/1725_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1725/1725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MAIS LIXEIRAS E MENOS SUJEIRA NO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2056/2056_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2056/2056_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO À CONCEDER GRATUIDADE EM PASSAGEM PARA OS PROFESSORES E ESTUDANTES DE SISTEMA DE TRANSPORTE COLETIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS A SEMANA DE PREVENÇÃO E COMBATE À DEPRESSÃO PÓS-PARTO, E AINDA DISPÕE SOBRE AS DIRETRIZES DA CONSCIENTIZAÇÃO QUANTO À PREVENÇÃO, DIAGNÓSTICO E DO PRÓPRIO TRATAMENTO DEPRESSÃO PÓS-PARTO NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE ANGRA DOS REIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2057/2057_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2057/2057_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESTINAÇÃO FINAL AMBIENTALMENTE ADEQUADA DE FILTROS DE CIGARROS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2059/2059_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2059/2059_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS-RJ, O PROGRAMA DE ACOMPANHAMENTO PARA ALUNOS DO ENSINO FUNDAMENTAL DA REDE PÚBLICA MUNICIPAL, COM &amp;#8220;TRANSTORNO DO DÉFICIT DE ATENÇÃO COM HIPERATIVIDADE (TDAH)&amp;#8221; E COM &amp;#8220;TRANSTORNO DO DÉFICIT DE ATENÇÃO SEM HIPERATIVIDADE (TDA).</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Vereadora Drª Cassia</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2060/2060_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2060/2060_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE SISTEMA DE GRAVAÇÃO DE IMAGENS POR CÂMERAS DE VIGILÂNCIA NOS POSTES, PELOS ESTABELECIMENTOS COMERCIAIS E DE SERVIÇOS.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2061/2061_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2061/2061_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE COIBIR O GOTEJAMENTO IRREGULAR PROVENIENTE DE APARELHOS DE AR-CONDICIONADO.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5071/projeto_de_lei_00031-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5071/projeto_de_lei_00031-2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber pagamento dos tributos municipais com cartão de créditos e dá outras providenciais.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Vereador Claudinho</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1814/1814_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1814/1814_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AVALIAÇÃO PERIÓDICA DOS EQUIPAMENTOS ESPORTIVOS INSTALADOS NAS ACADEMIAS DE GINÁSTICA E MUSCULAÇÃO E EM LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE ANGRA DOS REIS-RJ.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE DE CONCESSÃO DE VAGAS, PARA ADOLESCENTES INSTITUCIONALIZADOS, QUE SE ENCONTREM SOB A RESPONSABILIDADE DO MUNICÍPIO, EM CURSOS PROFISSIONALIZANTES, PROJETOS DE INSERÇÃO PROFISSIONAL E CONTRATOS DE ESTÁGIOS EFETUADOS PELO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS CAMPANHA PERMANENTE DE ARRECADAÇÃO E DISTRIBUIÇÃO DE LIVROS E REVISTAS INFANTIS POR COMÉRCIO, FUNDAÇÕES, ASSOCIAÇÕES, INSTITUIÇÕES DE ATIVIDADES FILANTRÓPICAS SEM FINS LUCRATIVOS E ESCOLAS MUNICIPAIS DE EDUCAÇÃO INFANTIL PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5076/projeto_de_lei_00045-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5076/projeto_de_lei_00045-2014.pdf</t>
   </si>
   <si>
     <t>"CRIA O BOLETIM ESCOLAR ELETRÔNICO NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO E NA REDE PARTICULAR DE ENSINO FUNDAMENTAL NO MUNICÍPIO DE ANGRA DOS REIS"</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE AS CONSULTAS E EXAMES PARA PESSOAS COM MAIS DE 60 ANOS SEJAM MARCADAS NO MÁXIMO EM SEIS DIAS.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5073/projeto_de_lei_00047-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5073/projeto_de_lei_00047-2014.pdf</t>
   </si>
   <si>
     <t>“ASSEGURA MATRÍCULA PARA O ALUNO COM  DEFICIÊNCIA DE QUALQUER NATUREZA NA ESCOLA MUNICIPAL MAIS PRÓXIMA DE SUA RESIDÊNCIA."</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ATENDIMENTO E ACOMPANHAMENTO DOMICILIAR AO PACIENTE TERMINAL DE CÂNCER NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1815/1815_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1815/1815_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA PRÓ-JARDIM &amp;#8211; PROGRAMA DE CUIDADOS COM PARQUES, PRAÇAS, JARDINS E LOGRADOUROS PÚBLICOS, DESTINADOS À FORMAÇÃO DE ADOLESCENTES RESIDENTES NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5078/projeto_de_lei_00051-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5078/projeto_de_lei_00051-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a  higienização das cadeirinhas de bebê fixadas nos carrinhos de compras em todos os supermercados, hipermercados e congêneres, situados no âmbito do Município de Angra dos Reis.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5079/projeto_de_lei_00052-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5079/projeto_de_lei_00052-2014.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instalação de “Caixas Eletrônicos em Altura Reduzida nas Agências Bancárias” do Município de Angra dos Reis e dá outras providências.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Vereadora Lia</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5084/projeto_de_lei_00058-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5084/projeto_de_lei_00058-2014.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja votado projeto de Lei   concedendo  o TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL a Igreja Pentecostal Nova Jerusalém de Deus.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5182/projeto_de_lei_00059-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5182/projeto_de_lei_00059-2014.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL ROTARIANO A SER COMEMORADO NO DIA 23 DE FEVEREIRO NO MUNICÍPIO DE ANGRA DOS REIS EM HOMENAGEM AO ROTARY CLUB, CRIADO EM 23 DE FEVEREIRO DE 1.905.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5184/projeto_de_lei_00063-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5184/projeto_de_lei_00063-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE UTILIDADE PÚBLICA” a Associação Recreativa, Cultural e Carnavalesca Bloco da Imprensa de Angra dos Reis (ABIAR).</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4999/projeto_de_lei_00064-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4999/projeto_de_lei_00064-2014.pdf</t>
   </si>
   <si>
     <t>“Cria o Programa de Teste Vocacional para os alunos das escolas públicas municipais e dá outras providências”.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5177/projeto_de_lei_00065-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5177/projeto_de_lei_00065-2014.pdf</t>
   </si>
   <si>
     <t>Fica denominada TRAVESSA SIMIÃO ARRUDA, confrontando com a Rua Carlos Drummon de Andrade localizada no Parque Mambucaba.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5186/projeto_de_lei_00067-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5186/projeto_de_lei_00067-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO da TRAVESSA SANTA SARAH com acesso pela Rua Boa Esperança localizada no bairro do Parque Mambucaba.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5185/projeto_de_lei_00069-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5185/projeto_de_lei_00069-2014.pdf</t>
   </si>
   <si>
     <t>Fica denominada RUA ANTÔNIO JOSÉ DA SILVA, o logradouro Público localizado no Bairro Monsuaba.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Vereador Dr. José Antônio</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1818/1818_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1818/1818_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E INSTALAÇÃO DO 2º (SEGUNDO) CONSELHO TUTELAR NO MUNICÍPIO DE ANGRA DOS REIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O 'PASSEIO DA CIDADE', CONSISTINDO NO FECHAMENTO DIÁRIO DA RUA DO COMÉRCIO, NO CENTRO DE ANGRA DOS REIS, AO TRÁFEGO DE VEÍCULOS DE QUALQUER NATUREZA, NO INTERVALO DAS 19 HORAS ÀS 6 HORAS DO DIA SEGUINTE.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Vereador Jean</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5178/projeto_de_lei_00074-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5178/projeto_de_lei_00074-2014.pdf</t>
   </si>
   <si>
     <t>Fica denominada RUA ROSELANDIA CANUTO, o logradouro público localizado no bairro Vila Campo Belo, após a Rua Arie Westerlaken, na cidade de Angra dos Reis – RJ.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5001/projeto_de_lei_00076-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5001/projeto_de_lei_00076-2014.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a colocação de travessias elevadas e pintura bicolor (vermelho e branco) no trecho de travessia para pedestres em frente de todas as Instituições de Ensino, públicas ou privadas, localizadas no Município de Angra dos Reis e dá outras providências”</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5070/projeto_de_lei_00079-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5070/projeto_de_lei_00079-2014.pdf</t>
   </si>
   <si>
     <t>“Dispões sobre aspectos da políticas municipais de educação no trânsito especialmente por meio de aulas teóricas e de praticas simulada nas escolas integrantes da rede Pública Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5004/projeto_de_lei_00080-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5004/projeto_de_lei_00080-2014.pdf</t>
   </si>
   <si>
     <t>“Institui no Calendário oficial do Município de Angra dos Reis a data de 30 de Julho para comemorar o dia do Motocross.”</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRAMA DE CAPACITAÇÃO DE SERVIDORES PARA A PRESTAÇÃO DE PRIMEIROS SOCORROS NAS CRECHES E ESCOLAS DA REDE MUNICIPAL PÚBLICA DE ENSINO DA CIDADE DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1824/1824_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ENSINO E A PRÁTICA DAS ARTES MARCIAIS E DEFESA PESSOAL EM GERAL NAS ESCOLAS MUNICIPAIS, NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Vereador Eduardo Godinho</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4990/projeto_de_lei_00086-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4990/projeto_de_lei_00086-2014.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO MUNICIPAL, denominando  “PADRE ANTÔNIO CARLOS GALRÃO LEITE SOBRINHO” a creche localizada a Avenida Francisco Magalhães de Castro do número 842 a 846, no Parque Mambucaba.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O MUNICÍPIO DE ANGRA DOS REIS A FIRMAR CONVÊNIO COM ESCOLAS PARTICULARES DE EDUCAÇÃO INFANTIL, OBJETIVANDO O AUMENTO DE OFERTAS DE VAGAS COM A CONCESSÃO DE &amp;#8220;BOLSAS CRECHES&amp;#8221; ÀS CRIANÇAS QUE NÃO OBTENHAM VAGAS NA REDE MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/880/880_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI PROGRAMA DE PROTEÇÃO AOS ANIMAIS DOMÉSTICOS DO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5091/projeto_de_lei_00090-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5091/projeto_de_lei_00090-2014.pdf</t>
   </si>
   <si>
     <t>Denominando “Milton da Silva (Milton Saporém)”, o Posto de Saúde no bairro Bonfim, localizado na Rua Vereador Benedito Adelino (Estrada do Contorno), S/Nº, Bonfim.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1817/1817_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1817/1817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE VACINAÇÃO DOMICILIAR DO IDOSO E DA OUTRAS PROVIDÊNCIAS" NO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5082/projeto_de_lei_00093-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5082/projeto_de_lei_00093-2014.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do Dia Municipal da Mulher Negra no Município de Angra dos Reis”</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5090/projeto_de_lei_00096-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5090/projeto_de_lei_00096-2014.pdf</t>
   </si>
   <si>
     <t>Denominando Travessa dos Amigos, logradouro público localizado na segunda Rua a direita após o Posto de saúde na Banqueta.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5089/projeto_de_lei_00097-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5089/projeto_de_lei_00097-2014.pdf</t>
   </si>
   <si>
     <t>Fica denominada Rua Lírio do Vale, logradouro público localizado após o ponto final de ônibus na Estrada da Banqueta.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5088/projeto_de_lei_00098-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5088/projeto_de_lei_00098-2014.pdf</t>
   </si>
   <si>
     <t>Denominando Rua da Assembléia, logradouro público localizado uma rua antes do ponto final de ônibus a esquerda, Banqueta.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5080/projeto_de_lei_00100-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5080/projeto_de_lei_00100-2014.pdf</t>
   </si>
   <si>
     <t>“Institui no calendário Oficial de Eventos do Município, o “Dia do Administrador”</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5087/projeto_de_lei_00101-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5087/projeto_de_lei_00101-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE UTILIDADE PÚBLICA à Associação AMAR- Amigos do Mar de Angra dos Rei.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5081/projeto_de_lei_00102-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5081/projeto_de_lei_00102-2014.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO  DIA MUNICIPAL DE COMBATE À PÓLIOMIELITE, NO ÂMBITO MUNICIPAL DE ANGRA DOS REIS-RJ.”</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINANDO RUA JARDIM BOTÂNICO, O LOGRADOURO PÚBLICO, LOCALIZADO PERPENDICULAR A ESTRADA DA BANQUETA, PRÓXIMA A BICA D&amp;#8217;ÁGUA, NO BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINANDO RUA BANDEIRA, O LOGRADOURO PÚBLICO, LOCALIZADO PERPENDICULAR A RODOVIA GOVERNADOR MÁRIO COVAS, NO BAIRRO ITANEMA.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINANDO RUA NOVA ITANEMA, O LOGRADOURO PÚBLICO, LOCALIZADO PERPENDICULAR A RODOVIA GOVERNADOR MÁRIO COVAS, NO BAIRRO ITANEMA.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINANDO RUA DAS BROMÉLIAS, O LOGRADOURO PÚBLICO, LOCALIZADO PERPENDICULAR A RUA DA ASSEMBLEIA, PRÓXIMO AO PONTO FINAL DO ÔNIBUS, NO BAIRRO BANQUETA.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.docx</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO BANCO DE EMPREGOS PARA MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5083/projeto_de_lei_00109-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5083/projeto_de_lei_00109-2014.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL NA CRIAÇÃO DO AUXÍLIO SAÚDE PARA OS SERVIDORES EFETIVOS ATIVOS DO MUNICÍPIO DE ANGRA DOS REIS/RJ, SUAS AUTARQUIAS E FUNDAÇÕES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDO O TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL PARA 39º GRUPO DE ESCOTEIROS DO MAR PENIEL, CNPJ N° 30.326.870/0001-16, RUA SÃO JOÃO BATISTA Nº 1900 AREAL - JAPUÍBA &amp;#8211; ANGRA DOS REIS &amp;#8211; CEP 23.900-000.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5075/projeto_de_lei_00111-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5075/projeto_de_lei_00111-2014.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIAÇÃO PRIVADA “ANGRARTE”.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/941/941_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SEMANA MUNICIPAL DO MOTOCICLISTA</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1816/1816_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1816/1816_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA AFIRMATIVA DE GÊNERO NO MERCADO DE TRABALHO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4993/projeto_de_lei_00119-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4993/projeto_de_lei_00119-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público da Travessa Horizonte com acesso pela Rua Francisco Guedes da Silva, em frente à Travessa do Motorista, localizada no bairro do Parque Mambucaba.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5074/projeto_de_lei_00120-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5074/projeto_de_lei_00120-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público da TRAVESSA VERDES MARES com acesso pela Rua 46 (próximo à antiga pista de MotoCross) localizada no bairro do Parque Mambucaba.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4994/projeto_de_lei_00121-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4994/projeto_de_lei_00121-2014.pdf</t>
   </si>
   <si>
     <t>Denominando Rua José Pereira o logradouro público localizado à direita da entrada da Praia Vermelha, lado direito (sentido Parque Mambucaba), no KM 538, da Rodovia Mário Covas.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4995/projeto_de_lei_00122-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4995/projeto_de_lei_00122-2014.pdf</t>
   </si>
   <si>
     <t>Denominando Rua Doutor Ângelo Dolavale, logradouro público localizado à direita da entrada da Praia Vermelha, lado direito da Rodovia Mário Covas (sentido Parque Mambucaba), no KM 538.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO TRANSPORTE PÚBLICO EM TEMPO INTEGRAL (24 HORAS) NO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5086/projeto_de_lei_00124-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5086/projeto_de_lei_00124-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre O Programa de Treinamento aos Servidores Públicos Municipal e Cargos Comissionados, que exercem funções de atendimento ao público em recepções e balcões de atendimento, a ser realizado imediatamente após investidura em cargo público e dá outras providências.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5003/projeto_de_lei_00129-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5003/projeto_de_lei_00129-2014.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO” a Travessa Ingá que fica localizada entre às Ruas das das Laranjeiras e a Avenida Conde Maurício  de Nassau ,  no bairro Verolme.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4991/projeto_de_lei_00130-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4991/projeto_de_lei_00130-2014.pdf</t>
   </si>
   <si>
     <t>Obriga os órgãos públicos e os estabelecimentos privados a dar preferência no atendimento, não retendo em filas, pessoas portadoras do transtorno do espectro autista (TEA).</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL A PARÓQUIA CRISTO REI , CNPJ 30.628.424/0014-80,TRAVESSA GASPAR &amp;#8211; BAIRRO JAPUIBA &amp;#8211; Nº01 DO 2 º DISTRITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO DISPÕE SOBRE A IMPLANTAÇÃO DO TRANSPORTE PÚBLICO EM TEMPO INTEGRAL (24 HORAS) NO MUNICÍPIO DE ANGRA DOS REIS. EM TEMPO INTEGRAL (24 HORAS) NO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2058/2058_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2058/2058_texto_integral.pdf</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5072/projeto_de_lei_00135-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5072/projeto_de_lei_00135-2014.pdf</t>
   </si>
   <si>
     <t>Fica denominada TRAVESSA HELIO DE SOUZA ARAUJO, o logradouro Público   localizado na Rua Professor Guedes Alcoforado, Bairro Monsuaba.</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5183/projeto_de_lei_00163-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5183/projeto_de_lei_00163-2013.pdf</t>
   </si>
   <si>
     <t>Institui o tema: ‘Drogas e Violência Doméstica’ na Estrutura Curricular da Educação Básica e dá outras providências.</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5187/projeto_de_lei_00103-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5187/projeto_de_lei_00103-2014.pdf</t>
   </si>
   <si>
     <t>Denominando Rua Jardim Botânico, o logradouro público, localizado Perpendicular a Estrada da Banqueta, próxima a Bica d’água, no bairro Banqueta.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeita Maria da Conceição Caldas Rabha</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI OBJETO DA MENSAGEM N° 004/2014, QUE ALTERA DISPOSITIVOS DA LEI N°262, DE 21 DE DEZEMBRO DE 1984 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>Projeto de Lei Objeto da Mensagem Nº 002/2014, que altera dispositivos da Lei nº 2.703, de 16 de dezembro de 2010, que dispõe sobre o Conselho Municipal da Juventude do Município de Angra dos Reis e dá ouras providencias.</t>
   </si>
@@ -1323,69 +1323,69 @@
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>Projeto de Lei Objeto da Mensagem nº 052/2014, que dispõe sobre o parcelamento de débitos do Município de Angra dos Reis com seu Regime Próprio de Previdência Social - RPPS.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa 2013/2014</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4789/projeto_de_resolucao_00001-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4789/projeto_de_resolucao_00001-2014.pdf</t>
   </si>
   <si>
     <t>CRIA COMISSÃO REPRESENTATIVA QUE FUNCIONARÁ NOS INTERREGNOS DAS SESSÕES LEGISLATIVA ORDINÁRIAS, CONFORME PREVÊ O ARTIGO 46, §4º DA LEI ORGÂNICA MUNICIPAL E O ARTIGO 47, DA RESOLUÇÃO Nº 021, DE 15 DE DEZEMBRO DE 1992 – QUE VERSA SOBRE O REGIMENTO INTERNO DESTA CASA LEGISLATIVA</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4790/projeto_de_resolucao_00002-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4790/projeto_de_resolucao_00002-2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE ADICIONAL DE PERICULOSIDADE PARA OS SERVIDORES OCUPANTES DO CARGO EFETIVO DE AGENTE DE SEGURANÇA DA CÂMARA MUNICIPAL DE ANGRA DOS REIS/RJ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4791/projeto_de_resolucao_00003-2014.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4791/projeto_de_resolucao_00003-2014.pdf</t>
   </si>
   <si>
     <t>Altera o quadro de denominação/lotação e requisito de escolaridade presente no anexo III da Resolução Nº 001 de Janeiro de 2011.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1692,67 +1692,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5071/projeto_de_lei_00031-2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5076/projeto_de_lei_00045-2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5073/projeto_de_lei_00047-2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5078/projeto_de_lei_00051-2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5079/projeto_de_lei_00052-2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5084/projeto_de_lei_00058-2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5182/projeto_de_lei_00059-2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5184/projeto_de_lei_00063-2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4999/projeto_de_lei_00064-2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5177/projeto_de_lei_00065-2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5186/projeto_de_lei_00067-2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5185/projeto_de_lei_00069-2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5178/projeto_de_lei_00074-2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5001/projeto_de_lei_00076-2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5070/projeto_de_lei_00079-2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5004/projeto_de_lei_00080-2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4990/projeto_de_lei_00086-2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5091/projeto_de_lei_00090-2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5082/projeto_de_lei_00093-2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5090/projeto_de_lei_00096-2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5089/projeto_de_lei_00097-2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5088/projeto_de_lei_00098-2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5080/projeto_de_lei_00100-2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5087/projeto_de_lei_00101-2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5081/projeto_de_lei_00102-2014.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5083/projeto_de_lei_00109-2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5075/projeto_de_lei_00111-2014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4993/projeto_de_lei_00119-2014.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5074/projeto_de_lei_00120-2014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4994/projeto_de_lei_00121-2014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4995/projeto_de_lei_00122-2014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5086/projeto_de_lei_00124-2014.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5003/projeto_de_lei_00129-2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4991/projeto_de_lei_00130-2014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5072/projeto_de_lei_00135-2014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5183/projeto_de_lei_00163-2013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5187/projeto_de_lei_00103-2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4789/projeto_de_resolucao_00001-2014.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4790/projeto_de_resolucao_00002-2014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4791/projeto_de_resolucao_00003-2014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5071/projeto_de_lei_00031-2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5076/projeto_de_lei_00045-2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5073/projeto_de_lei_00047-2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5078/projeto_de_lei_00051-2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5079/projeto_de_lei_00052-2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5084/projeto_de_lei_00058-2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5182/projeto_de_lei_00059-2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5184/projeto_de_lei_00063-2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4999/projeto_de_lei_00064-2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5177/projeto_de_lei_00065-2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5186/projeto_de_lei_00067-2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5185/projeto_de_lei_00069-2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5178/projeto_de_lei_00074-2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5001/projeto_de_lei_00076-2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5070/projeto_de_lei_00079-2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5004/projeto_de_lei_00080-2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4990/projeto_de_lei_00086-2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5091/projeto_de_lei_00090-2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5082/projeto_de_lei_00093-2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5090/projeto_de_lei_00096-2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5089/projeto_de_lei_00097-2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5088/projeto_de_lei_00098-2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5080/projeto_de_lei_00100-2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5087/projeto_de_lei_00101-2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5081/projeto_de_lei_00102-2014.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1819/1819_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5083/projeto_de_lei_00109-2014.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5075/projeto_de_lei_00111-2014.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4993/projeto_de_lei_00119-2014.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5074/projeto_de_lei_00120-2014.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4994/projeto_de_lei_00121-2014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4995/projeto_de_lei_00122-2014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5086/projeto_de_lei_00124-2014.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5003/projeto_de_lei_00129-2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4991/projeto_de_lei_00130-2014.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2014/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5072/projeto_de_lei_00135-2014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5183/projeto_de_lei_00163-2013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/5187/projeto_de_lei_00103-2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4789/projeto_de_resolucao_00001-2014.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4790/projeto_de_resolucao_00002-2014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2014/4791/projeto_de_resolucao_00003-2014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>