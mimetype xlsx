--- v0 (2025-12-10)
+++ v1 (2026-04-19)
@@ -54,832 +54,832 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Vereador Fábio Macedo</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5460/projeto_de_lei_00001-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5460/projeto_de_lei_00001-2013.pdf</t>
   </si>
   <si>
     <t>Denominando TRAVESSA DA AMIZADE II, o logradouro público com acesso pela Rua São Jerônimo localizadas no bairro do Parque Mambucaba.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5461/projeto_de_lei_00003-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5461/projeto_de_lei_00003-2013.pdf</t>
   </si>
   <si>
     <t>Denominando TRAVESSA ESPERA FELIZ, o logradouro público com acesso pela Rua Dois De Julho localizada no bairro do Parque Mambucaba.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5462/projeto_de_lei_00005-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5462/projeto_de_lei_00005-2013.pdf</t>
   </si>
   <si>
     <t>Denominando TRAVESSA LARANJEIRAS, o logradouro público com acesso pela Rua São Jerônimo localizadas no bairro do Parque Mambucaba.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5463/projeto_de_lei_00006-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5463/projeto_de_lei_00006-2013.pdf</t>
   </si>
   <si>
     <t>Denominando TRAVESSA UBÁ, o logradouro público com acesso pela Rua São Jerônimo localizadas no bairro do Parque Mambucaba.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5464/projeto_de_lei_00009-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5464/projeto_de_lei_00009-2013.pdf</t>
   </si>
   <si>
     <t>Denominando TRAVESSA GOIANOPOLIS, o logradouro público com acesso pela Rua Francisco Magalhães De Castro localizada no bairro do Parque Mambucaba.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5465/projeto_de_lei_00010-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5465/projeto_de_lei_00010-2013.pdf</t>
   </si>
   <si>
     <t>Denominando TRAVESSA OLIVEIRA, o logradouro público com acesso pela Rua São José localizadas no bairro do Parque Mambucaba.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5470/projeto_de_lei_00017-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5470/projeto_de_lei_00017-2013.pdf</t>
   </si>
   <si>
     <t>Denominando TRAVESSA TABOAS, o logradouro público com acesso pela Rua Getúlio Vargas localizada no Bairro do Parque Mambucaba.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Vereador Carlinhos Santo Antônio</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/</t>
   </si>
   <si>
     <t>DENOMINANDO TRAVESSA ROCHA, O LOGRADOURO LOCALIZADO NO BAIRRO FRADE, NA RUA FRANCISCO DE SOUZA.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Vereador Marco Aurélio</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5471/projeto_de_lei_00022-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5471/projeto_de_lei_00022-2013.pdf</t>
   </si>
   <si>
     <t>Denominando Rua Galatas, o Logradouro Público que tem como acesso pela da Videira no bairro Belém.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5472/projeto_de_lei_00025-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5472/projeto_de_lei_00025-2013.pdf</t>
   </si>
   <si>
     <t>Denominando RUA ADIR DE SOUZA DUTRA, o logradouro público, conhecido também por “Adeir” localizado no Bairro do Serra D`Água.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5473/projeto_de_lei_00027-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5473/projeto_de_lei_00027-2013.pdf</t>
   </si>
   <si>
     <t>Denominando RUA DOS COQUEIROS, o logradouro público, conhecido também como Rua Projetada Três, localizado no bairro do Serra D`Água.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5474/projeto_de_lei_00028-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5474/projeto_de_lei_00028-2013.pdf</t>
   </si>
   <si>
     <t>Denominando RUA JEQUITIBÁ, o logradouro público, conhecida também como Rua Projetada Um, localizado no bairro do Serra D`Água.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5475/projeto_de_lei_00029-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5475/projeto_de_lei_00029-2013.pdf</t>
   </si>
   <si>
     <t>Denominando RUA ÂNTONIO FALCÃO, o logradouro público, localizado no bairro do Serra D`Água.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Vereador Jairo Magno</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/829/829_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLETA E DISTRIBUIÇÃO DE SOBRAS DE MATERIAL DE CONSTRUÇÃO A POPULAÇÃO CARENTE NO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/827/827_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLOCAÇÃO DE BANHEIROS QUÍMICOS ADAPTADOS AS NECESSIDADES DE PORTADORES DE DEFICIÊNCIA NOS EVENTOS REALIZADOS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Vereador Sargento Thimoteo</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1720/1720_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1720/1720_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTA LEI BUSCA SANAR OS PROBLEMAS ATUAIS DA REGIÃO PROPORCIONANDO CURSOS E ATIVIDADES DE CAPACITAÇÃO EM NOVAS TECNOLOGIAS, GARANTINDO O LIVRE ACESSO À INTERNET E RECURSOS MULTIMÍDIA INVESTINDO NA PRODUÇÃO E DIFUSÃO DE CONHECIMENTOS, CULTURA E ARTE.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO E FUNCIONAMENTO DE BRINQUEDOS ADAPTADOS A CRIANÇAS COM DEFICIÊNCIA E COM NECESSIDADES ESPECIAIS EM PRAÇAS E ÁREAS DE LAZER PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Vereador Dr. José Antônio</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1723/1723_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1723/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI PARA INSTITUIR O PROGRAMA DE APOIO AOS PORTADORES DE PSORÍASE E VITILIGO NO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ENTRADA DE ACOMPANHANTE COM PORTADOR DE DEFICIÊNCIA QUE NECESSITA DE ACOMPANHANTE EM LOCAIS DESTINADOS A DIVERSÃO, ESPETÁCULOS TEATRAIS, MUSICAIS E CIRCENSES, EXIBIÇÕES CINEMATOGRÁFICAS, ATRAÇÕES OU EVENTOS ESPORTIVOS E ARTÍSTICOS EM GERAL DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/736/736_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINANDO RUA BENEDITO DE SOUZA, O LOGRADOURO LOCALIZADO NO BAIRRO NOVA ITANEMA.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Vereador Claudinho</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5000/projeto_de_lei_00076-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5000/projeto_de_lei_00076-2013.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aplicação de multa para os cidadãos que jogarem lixo nas ruas ou em qualquer outro logradouro público do Município de Angra dos Reis-RJ”</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/849/849_texto_integral.doc</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/849/849_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> DENOMINANDO SERVIDÃO FRANCISCO FIGUEIREDO DE LEMOS O LOGRADOURO PÚBLICO, LOCALIZADO NA ALTURA DO NÚMERO 1426, NA ESTRADA PREFEITO JOÃO GREGÓRIO GALINDO, BAIRRO DO MORRO DA GLÓRIA I.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/852/852_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE PROGNÓSTICO E DIAGNOSTICO DE AUTISMO NA REDE MUNICIPAL DE ENSINO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINANDO RUA AMIZADE, O LOGRADOURO PÚBLICO, LOCALIZADO DE ESQUINA COM A RUA INDÍGENA NO BAIRRO, BRACUHY.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINADA RUA BROMÉLIA, O LOGRADOURO PÚBLICO, LOCALIZADO ENTRE AS RUAS TINGUI E BENEDITO RITA NO BAIRRO, BRACUHY.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINANDO RUA CAMÉLIA, O LOGRADOURO PÚBLICO, LOCALIZADO DE ESQUINA COM A RUA INDÍGENA NO BAIRRO, BRACUHY.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ANGRA DOS REIS &amp;#8211; MUNICÍPIO BRASILEIRO DO ESPORTE INCLUI O PROGRAMA ORA INSTITUÍDO E SUAS RESPECTIVAS ATIVIDADES NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE ANGRA DOS REIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE RESSARCIMENTO DE MATERIAL RECICLÁVEL POR VALE CULTURA.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUINDO PARA A INCLUSÃO DA CAPACITAÇÃO EM &amp;#8220;NOÇÕES DE PRIMEIROS SOCORROS&amp;#8221; COMO ATIVIDADE PEDAGÓGICA DE COMPLEMENTAÇÃO CURRICULAR NA REDE ESCOLAR MUNICIPAL DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUINDO PROGRAMA DE PROTEÇÃO AOS ANIMAIS DOMÉSTICOS DO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINANDO A RUA TINGUÍ, O LOGRADOURO PÚBLICO, LOCALIZADO NA ALTURA DO BAR DO SR. JOSÉ E ESQUINA COM A RUA INDÍGENA NO BAIRRO, BRACUHY.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE POPULARIZAÇÃO DO CINEMA E DA CULTURA CINEMATOGRÁFICA, ESPECIALMENTE NO ÂMBITO DOS BAIRROS PERIFÉRICOS DO MUNICÍPIO DE ANGRA DOS REIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Vereadora Drª Cassia</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1726/1726_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1726/1726_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE VAGAS DE ESTACIONAMENTO DE SHOPPINGS CENTERS, CENTROS COMERCIAIS E SUPERMERCADOS PARA GESTANTES E PESSOAS COM CRIANÇAS DE COLO, NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/839/839_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A ENTRADA DE ACOMPANHANTE COM PORTADOR DE DEFICIÊNCIA QUE NECESSITA DE ACOMPANHANTE EM LOCAIS DESTINADOS A DIVERSÃO, ESPETÁCULOS TEATRAIS, MUSICAIS E CIRCENSES, EXIBIÇÕES CINEMATOGRÁFICAS, ATRAÇÕES OU EVENTOS ESPORTIVOS E ARTÍSTICOS EM GERAL DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINANDO A RUA RAMOS, O LOGRADOURO PÚBLICO, A RUA PERPENDICULAR A DIREITA COM A AV. BOM JESUS NO BAIRRO, PARQUE BELÉM.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/837/837_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINANDO A RUA ESPERANÇA, O LOGRADOURO PÚBLICO, LOCALIZADA NA PERPENDICULAR A DIREITA COM RUA DA ASSEMBLEIA, NO BAIRRO, SANTA RITA DO BRACUÍ.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t xml:space="preserve"> DENOMINANDO RUA INDÍGENA, O LOGRADOURO PÚBLICO, LOCALIZADO DE ESQUINA COM A RUA BEIRA RIO NO BAIRRO, BRACUHY.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINANDO RUA BENEDITO RITA, O LOGRADOURO PÚBLICO, LOCALIZADO NA ALTURA DO BAR DO SR. JOSÉ E ESQUINA COM A RUA INDÍGENA NO BAIRRO, BRACUÍ.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/834/834_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINANDO RUA CAMPEIRO, O LOGRADOURO PÚBLICO, LOCALIZADO DE FRENTE COM O BAR DO SR JOSÉ E ESQUINA COM A RUA INDÍGENA NO BAIRRO, BRACUHY.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUINDO NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS O PROGRAMA RECICLAGEM E PERMUTA SOCIAL.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE A INSERIR AO CURRICULUM ESCOLAR A DISCIPLINA DE LIBRAS NAS ESCOLAS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/939/939_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE A INSERIR AO CURRICULUM DOS CRAS DISCIPLINA DE LIBRAS.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIANDO &amp;#8220;GRUPO DE DEFESA CIVIL ESCOLAR&amp;#8221; NAS ESCOLAS MUNICIPAIS E CENTRO DE EDUCAÇÃO INFANTIL NO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1820/1820_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1820/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUINDO, NAS ESCOLAS PÚBLICAS MUNICIPAIS, A CAMPANHA PERMANENTE PARA CONSCIENTIZAÇÃO DOS ALUNOS SOBRE A QUESTÃO DO MEIO AMBIENTE NA CIDADE.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUINDO O PROGRAMA DE TURISMO ESCOLAR, COM O OBJETIVO DE ENRIQUECER CULTURALMENTE ALUNOS, PAIS DE ALUNOS E PROFISSIONAIS DE EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIANDO NO ÂMBITO DA REDE MUNICIPAL DE ENSINO O PROGRAMA LEITURA DE JORNAIS E REVISTAS COMO CONTEÚDO TRANSVERSAL DAS DISCIPLINAS CURRICULARES.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1729/1729_texto_integral.doc</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1729/1729_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DAS MULTAS APLICADAS PELA PREFEITURA DO MUNICIPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O INCENTIVO À PRATICA DE ESPORTES EM ACADEMIAS E CLUBES DESPORTIVOS PARA ALUNOS DE BAIXA RENDA DA REDE PÚBLICA DE ENSINO &amp;#8211; PRÓ-ESPORTE, ATRAVÉS DE ISENÇÃO TRIBUTÁRIA PARCIAL DE ISS NO ÂMBITO DO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA ALUNO CONSCIENTE NO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/737/737_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULAMENTAÇÃO DOS HORÁRIOS DE FUNCIONAMENTO DOS PLANTÕES DAS FARMÁCIAS INSTALADAS NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO À DOAÇÃO DE MEDULA ÓSSEA E DE SANGUE DO CORDÃO UMBILICAL E PLACENTÁRIO - PRO-MEDULA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINANDO RUA PREFEITO JOÃO LUIS GIBRAIL ROCHA A RUA LOCALIZADA À ESQUERDA, SENTIDO SANTOS, DA ESTRADA GOVERNADOR MÁRIO COVAS, BR-101 ATUALMENTE CHAMADA DE RUA JAPORANGA QUE VAI DO DENIT (ACESSO CAMPO BELO) ATÉ A LIGAÇÃO COM A RUA PREFEITO JOÃO GREGÓRIO GALINDO.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROJETO CINEMA NO MEU BAIRRO.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/4996/projeto_de_lei_00146-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/4996/projeto_de_lei_00146-2013.pdf</t>
   </si>
   <si>
     <t>Instituindo homenagem ao Servidor Público Municipal do ano e Servidor Público Municipal padrão.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.doc</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINANDO RUA EMANUEL, O LOGRADOURO PÚBLICO, LOCALIZADO À DIREITA DA RUA BEIRA RIO E A PRIMEIRA RUA APÓS A RUA INDÍGENA, NO BAIRRO BRACUHY.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.doc</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINANDO RUA RIBEIRO, O LOGRADOURO PÚBLICO, LOCALIZADO À ESQUERDA DA RUA BEIRA RIO E ANTES DA RUA INDÍGENA, NO BAIRRO BRACUHY.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/927/927_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE TROCO CIDADÃO NO MUNICÍPIO DE ANGRA DOS REIS.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1728/1728_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1728/1728_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ANGRA DOS REIS O PROGRAMA DE APOIO AO ESPORTE AMADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Vereador Helinho do Sindicato</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade das concessionárias de água, luz e telefone vincularem nas contas mensais enviadas aos consumidores, fotografias de pessoas desaparecidas, e dá outras providências.”</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/4998/projeto_de_lei_00168-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/4998/projeto_de_lei_00168-2013.pdf</t>
   </si>
   <si>
     <t>Institui Programa de Proteção aos Animais Domésticos do Município de Angra dos Reis e dá outras providências.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1721/1721_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUINDO O PROGRAMA &amp;#8220;VIVER MELHOR&amp;#8221;- PARA O CONTROLE DA OBESIDADE DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ANGRA DOS REIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Vereadora Lia</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5180/projeto_de_lei_00173-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5180/projeto_de_lei_00173-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da relação dos medicamentos colocados à disposição da população pela Rede Municipal da Saúde.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5002/projeto_de_lei_00176-2013.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5002/projeto_de_lei_00176-2013.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a inclusão no calendário oficial do Município de Angra dos Reis o Dia Municipal de Conscientização Da Luta Da Pessoa Com Deficiência”.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>“AUTORIZANDO A COLOCAÇÃO DE MESAS E CADEIRAS NOS ESTABELECIMENTOS QUE POSSUEM UM ESPAÇO ADEQUADO. ”</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/926/926_texto_integral.pdf</t>
+    <t>http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DENOMINANDO RUA DA PAZ, O LOGRADOURO PÚBLICO, SITUADA NA RUA SANTA CATARINA, A PRIMEIRA RUA À DIREITA, NO BAIRRO MORADA DO BRACUHY.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeita Maria da Conceição Caldas Rabha</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar ao Fundo de Arrendamento Residencial – FAR, uma área de terras situada no Frade, 2º Distrito deste Município, para atender ao Programa “Minha Casa, Minha Vida”, do Governo Federal e dá outras providências.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
@@ -1243,67 +1243,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5460/projeto_de_lei_00001-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5461/projeto_de_lei_00003-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5462/projeto_de_lei_00005-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5463/projeto_de_lei_00006-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5464/projeto_de_lei_00009-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5465/projeto_de_lei_00010-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5470/projeto_de_lei_00017-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5471/projeto_de_lei_00022-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5472/projeto_de_lei_00025-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5473/projeto_de_lei_00027-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5474/projeto_de_lei_00028-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5475/projeto_de_lei_00029-2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5000/projeto_de_lei_00076-2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/849/849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1729/1729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/4996/projeto_de_lei_00146-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/4998/projeto_de_lei_00168-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5180/projeto_de_lei_00173-2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5002/projeto_de_lei_00176-2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5460/projeto_de_lei_00001-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5461/projeto_de_lei_00003-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5462/projeto_de_lei_00005-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5463/projeto_de_lei_00006-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5464/projeto_de_lei_00009-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5465/projeto_de_lei_00010-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5470/projeto_de_lei_00017-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5471/projeto_de_lei_00022-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5472/projeto_de_lei_00025-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5473/projeto_de_lei_00027-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5474/projeto_de_lei_00028-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5475/projeto_de_lei_00029-2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5000/projeto_de_lei_00076-2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/849/849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1729/1729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/4996/projeto_de_lei_00146-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/4998/projeto_de_lei_00168-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5180/projeto_de_lei_00173-2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/sapl/public/materialegislativa/2013/5002/projeto_de_lei_00176-2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/./sapl/public/materialegislativa/2013/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.angradosreis.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>